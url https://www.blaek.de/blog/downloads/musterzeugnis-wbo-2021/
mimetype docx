--- v0 (2026-06-01)
+++ v1 (2026-10-15)
@@ -1,313 +1,309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0072423C" w:rsidRPr="00E82FDA" w:rsidRDefault="0072423C" w:rsidP="00E47759">
+    <w:p w14:paraId="0B511C8B" w14:textId="77777777" w:rsidR="0072423C" w:rsidRPr="00E82FDA" w:rsidRDefault="0072423C" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bitte eigenen Briefkopf </w:t>
+        <w:t xml:space="preserve">Bitte Briefkopf </w:t>
       </w:r>
       <w:r w:rsidR="008E1E2F" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r w:rsidR="00EB35F8" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klinik/Praxis </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>verwenden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25ACC" w:rsidRDefault="00B25ACC" w:rsidP="00E47759">
+    <w:p w14:paraId="41C0C38F" w14:textId="77777777" w:rsidR="00B25ACC" w:rsidRDefault="00B25ACC" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E00F9" w:rsidRPr="00E82FDA" w:rsidRDefault="009E00F9" w:rsidP="00E47759">
+    <w:p w14:paraId="1B1B0E3B" w14:textId="77777777" w:rsidR="009E00F9" w:rsidRPr="00E82FDA" w:rsidRDefault="009E00F9" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B25ACC" w:rsidRDefault="00B25ACC" w:rsidP="00E47759">
+    <w:p w14:paraId="77FDB9A2" w14:textId="77777777" w:rsidR="00B25ACC" w:rsidRDefault="00B25ACC" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E47759" w:rsidRDefault="00E47759" w:rsidP="00E47759">
+    <w:p w14:paraId="5BC771A3" w14:textId="77777777" w:rsidR="00E47759" w:rsidRPr="00E82FDA" w:rsidRDefault="00E47759" w:rsidP="00A84104">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D5F68BD" w14:textId="77777777" w:rsidR="00F024E8" w:rsidRPr="00E82FDA" w:rsidRDefault="00F024E8" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E47759" w:rsidRPr="00E82FDA" w:rsidRDefault="00E47759" w:rsidP="00E47759">
+    <w:p w14:paraId="2041CB11" w14:textId="77777777" w:rsidR="0072423C" w:rsidRPr="00E82FDA" w:rsidRDefault="00212DB8" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weiterbildungszeugnis nach der </w:t>
+      </w:r>
+      <w:r w:rsidR="0072423C" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weiterbildungsordnung für die Ärzte Bayerns vom </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.10.2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00F123B8" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Verbindung mit dem ausgefüllten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A26FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD073A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Logbuch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00F024E8" w:rsidRPr="00E82FDA" w:rsidRDefault="00F024E8" w:rsidP="00E47759">
+    <w:p w14:paraId="17180BB1" w14:textId="77777777" w:rsidR="0072423C" w:rsidRDefault="0072423C" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0072423C" w:rsidRPr="00E82FDA" w:rsidRDefault="00212DB8" w:rsidP="00E47759">
+    <w:p w14:paraId="108547D7" w14:textId="77777777" w:rsidR="00E47759" w:rsidRPr="00E82FDA" w:rsidRDefault="00E47759" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0072423C" w:rsidRDefault="0072423C" w:rsidP="00E47759">
+    <w:p w14:paraId="6421C1F8" w14:textId="77777777" w:rsidR="00212DB8" w:rsidRDefault="00212DB8" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Text40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>für</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E47759" w:rsidRPr="00E82FDA" w:rsidRDefault="00E47759" w:rsidP="00E47759">
+    <w:p w14:paraId="7E1B3024" w14:textId="77777777" w:rsidR="00E47759" w:rsidRDefault="00E47759" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00212DB8" w:rsidRDefault="00212DB8" w:rsidP="00E47759">
-[...33 lines deleted...]
-    <w:p w:rsidR="0072423C" w:rsidRPr="00E82FDA" w:rsidRDefault="0072423C" w:rsidP="00E47759">
+    <w:p w14:paraId="7412C83D" w14:textId="77777777" w:rsidR="0072423C" w:rsidRPr="00E82FDA" w:rsidRDefault="0072423C" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text40"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
@@ -375,51 +371,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00B522B9" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003651D9" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00467769" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -430,51 +426,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>itel, Vorname, Name</w:t>
       </w:r>
       <w:r w:rsidR="00467769" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> geboren am </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text41"/>
+      <w:bookmarkStart w:id="1" w:name="Text41"/>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text41"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -532,61 +528,61 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text42"/>
+      <w:bookmarkStart w:id="2" w:name="Text42"/>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text42"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -644,89 +640,89 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="006128B6" w:rsidRDefault="006128B6" w:rsidP="00E47759">
+    <w:p w14:paraId="0F98D369" w14:textId="77777777" w:rsidR="006128B6" w:rsidRDefault="006128B6" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E47759" w:rsidRDefault="00E47759" w:rsidP="00E47759">
+    <w:p w14:paraId="74F3115F" w14:textId="77777777" w:rsidR="00E47759" w:rsidRDefault="00E47759" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E47759" w:rsidRPr="00E82FDA" w:rsidRDefault="00E47759" w:rsidP="00E47759">
+    <w:p w14:paraId="2BEE6C7D" w14:textId="77777777" w:rsidR="00E47759" w:rsidRPr="00E82FDA" w:rsidRDefault="00E47759" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A2857" w:rsidRDefault="00212DB8" w:rsidP="00E47759">
+    <w:p w14:paraId="74C4BE5D" w14:textId="77777777" w:rsidR="003A2857" w:rsidRDefault="00212DB8" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text40"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -820,78 +816,78 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C749C" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Titel, Vorname, Name)</w:t>
       </w:r>
       <w:r w:rsidR="007C749C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>war</w:t>
+      <w:r w:rsidR="007138FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hat</w:t>
       </w:r>
       <w:r w:rsidR="00897F38" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">vom </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text43"/>
+      <w:bookmarkStart w:id="3" w:name="Text43"/>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text43"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -949,51 +945,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00467769" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(T</w:t>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
@@ -1008,51 +1004,51 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bis </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text44"/>
+      <w:bookmarkStart w:id="4" w:name="Text44"/>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -1110,51 +1106,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00467769" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(T</w:t>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
@@ -1166,120 +1162,314 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D07C54" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> unter meiner Anleitung </w:t>
       </w:r>
       <w:r w:rsidR="00254CBC" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ganztägig und hauptberuflich </w:t>
+        <w:t xml:space="preserve">ganztägig </w:t>
       </w:r>
       <w:r w:rsidR="005D7F14" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(b</w:t>
       </w:r>
       <w:r w:rsidR="006A0835" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zw. Umfang der Tätigkeit bei Teilzeit</w:t>
       </w:r>
+      <w:r w:rsidR="00A81DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81DCF" w:rsidRPr="00ED2103">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0066FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Angabe </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2103" w:rsidRPr="00ED2103">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0066FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81DCF" w:rsidRPr="00ED2103">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0066FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h/Woche</w:t>
+      </w:r>
       <w:r w:rsidR="005D7F14" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00254CBC" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00F030A9" w:rsidRPr="00E82FDA">
+      <w:r w:rsidR="007138FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Weiterbildung in </w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Facharzt-/Schwerpunktbezeichnung)</w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk200463411"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der </w:t>
+      </w:r>
       <w:r w:rsidR="00F030A9" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text44"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00F030A9" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00F030A9" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00F030A9" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F030A9" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1352,72 +1542,82 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name der Klinik / Praxis)</w:t>
       </w:r>
       <w:r w:rsidR="00047F94" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="007138FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>absolviert</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>tätig.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00212DB8" w:rsidRDefault="00212DB8" w:rsidP="00E47759">
+    <w:p w14:paraId="3AC7F683" w14:textId="77777777" w:rsidR="00212DB8" w:rsidRDefault="00212DB8" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00212DB8" w:rsidRDefault="00E80CBA" w:rsidP="00E47759">
+    <w:p w14:paraId="2448DBD4" w14:textId="77777777" w:rsidR="00212DB8" w:rsidRDefault="00E80CBA" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Weiterbildung </w:t>
       </w:r>
       <w:r w:rsidR="003D6FFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1575,100 +1775,100 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nicht unterbrochen</w:t>
       </w:r>
       <w:r w:rsidR="005D7F14" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00212DB8" w:rsidRDefault="005D7F14" w:rsidP="00E47759">
+    <w:p w14:paraId="1A261E7F" w14:textId="77777777" w:rsidR="00212DB8" w:rsidRDefault="005D7F14" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00E80CBA" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00682D3A" w:rsidRDefault="00E80CBA" w:rsidP="00E47759">
+    <w:p w14:paraId="436CB6BE" w14:textId="77777777" w:rsidR="00682D3A" w:rsidRDefault="00E80CBA" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Weiterbildung </w:t>
       </w:r>
       <w:r w:rsidR="00212DB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1780,50 +1980,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00212DB8" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00212DB8" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Titel, Vorname, Name)</w:t>
       </w:r>
+      <w:r w:rsidR="007138FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">wurde </w:t>
       </w:r>
       <w:r w:rsidR="001D4160" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">im Zeitraum </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2263,62 +2472,62 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>unterbrochen</w:t>
       </w:r>
       <w:r w:rsidR="0072423C" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A2857" w:rsidRDefault="003A2857" w:rsidP="00E47759">
+    <w:p w14:paraId="3CAB713D" w14:textId="77777777" w:rsidR="003A2857" w:rsidRDefault="003A2857" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00212DB8" w:rsidRDefault="001409F8" w:rsidP="00E47759">
+    <w:p w14:paraId="1823FF50" w14:textId="77777777" w:rsidR="00212DB8" w:rsidRDefault="001409F8" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text40"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2437,276 +2646,285 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nahm im o. g. Zeitraum am </w:t>
       </w:r>
       <w:r w:rsidR="00FC1E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nacht- und Bereitschaftsdienst</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> teil.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5732">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D6FFC" w:rsidRPr="00E82FDA">
-[...8 lines deleted...]
-      <w:r w:rsidR="003D6FFC" w:rsidRPr="00E82FDA">
+      <w:r w:rsidR="00EB5732" w:rsidRPr="00EB5732">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1889">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wenn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AA1889">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nicht zutreffend</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EB5732" w:rsidRPr="00EB5732">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bitte streichen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380664D9" w14:textId="77777777" w:rsidR="00E47759" w:rsidRDefault="00E47759" w:rsidP="00E47759">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6857A8EE" w14:textId="77777777" w:rsidR="00F734C5" w:rsidRPr="00E82FDA" w:rsidRDefault="007C749C" w:rsidP="00E47759">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Die geforderte Weiterbildung in der Inten</w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ivmedizin wurde v</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="003D6FFC" w:rsidRPr="00E82FDA">
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="003D6FFC" w:rsidRPr="00E82FDA">
-[...7 lines deleted...]
-      <w:r w:rsidR="003D6FFC" w:rsidRPr="00E82FDA">
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003D6FFC" w:rsidRPr="00E82FDA">
-[...49 lines deleted...]
-      <w:r w:rsidR="003D6FFC" w:rsidRPr="00E82FDA">
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="003D6FFC" w:rsidRPr="00E82FDA">
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D6FFC" w:rsidRPr="00E82FDA">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(Name der Klinik)</w:t>
-[...85 lines deleted...]
-        <w:t>Die geforderte Weiterbildung in der Intenisvmedizin wurde v</w:t>
+        <w:t xml:space="preserve">(Tag/Monat/Jahr) </w:t>
       </w:r>
       <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">om </w:t>
+        <w:t xml:space="preserve">bis </w:t>
       </w:r>
       <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2784,197 +3002,217 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Tag/Monat/Jahr) </w:t>
       </w:r>
-      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
-[...8 lines deleted...]
-      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+      <w:r w:rsidRPr="007C749C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+      <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
-[...7 lines deleted...]
-      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
-[...49 lines deleted...]
-      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A4E8D" w:rsidRPr="00E82FDA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Tag/Monat/Jahr) </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>(Name der Klinik)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>in der</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003651D9" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>unter Anleitung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -3033,97 +3271,201 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="00727F09" w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Weiterbilders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82FDA">
-[...28 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> von </w:t>
+        <w:t>abgeleistet</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5732">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5732" w:rsidRPr="00EB5732">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1889">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wenn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AA1889">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nicht zutreffend</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EB5732" w:rsidRPr="00EB5732">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bitte streichen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F892F9" w14:textId="77777777" w:rsidR="00C577C5" w:rsidRDefault="00C577C5" w:rsidP="00E47759">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2B0C23" w14:textId="77777777" w:rsidR="00076082" w:rsidRPr="00E82FDA" w:rsidRDefault="00076082" w:rsidP="00076082">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Die geforderte Weiterbildung in der Notfallaufnahme wurde v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -3182,170 +3524,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00727F09" w:rsidRPr="00E82FDA">
+      <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="0000FF"/>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">om </w:t>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Tag/Monat/Jahr) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bis </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -3430,51 +3679,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Tag/Monat/Jahr) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">bis </w:t>
+        <w:t>unter Anleitung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -3545,332 +3803,317 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
-[...13 lines deleted...]
-        <w:t>ganztägig unter Anleitung</w:t>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...109 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Weiterbilders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E82FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007138FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82FDA">
-[...2 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abgeleistet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5732">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="0000FF"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wenn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nicht zutreffend</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EB5732">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> bitte streichen)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00076082" w:rsidRDefault="00076082" w:rsidP="00076082">
+    <w:p w14:paraId="0A7D5E9A" w14:textId="77777777" w:rsidR="00076082" w:rsidRDefault="00076082" w:rsidP="00076082">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB5732" w:rsidRDefault="00EB5732" w:rsidP="00E47759">
+    <w:p w14:paraId="06A30327" w14:textId="77777777" w:rsidR="00EB5732" w:rsidRDefault="00EB5732" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Hinsichtlich der erworbenen Kenntnisse, Erfahrungen und Fer</w:t>
+        <w:t>Hinsichtlich der erworbenen K</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ognitiven und Methodenkompetenzen (K</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enntnisse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) und Handlungskompetenzen (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Erfahrungen und Fer</w:t>
       </w:r>
       <w:r w:rsidR="001D7F91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>tigkeiten sowie der erbrachten L</w:t>
+        <w:t>tigkeiten</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sowie der erbrachten L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>eistungen in den geforderten Untersuchungs- und Behandlungsmethoden wird auf den beiliegenden Dokumentationsbogen verwiesen.</w:t>
+        <w:t>eistungen wird auf d</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF2C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eLogbuch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF2C34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verwiesen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D7F91" w:rsidRDefault="001D7F91" w:rsidP="00E47759">
+    <w:p w14:paraId="36BCB467" w14:textId="77777777" w:rsidR="001D7F91" w:rsidRDefault="001D7F91" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D7F91" w:rsidRDefault="001D7F91" w:rsidP="00E47759">
+    <w:p w14:paraId="0061A6F8" w14:textId="77777777" w:rsidR="001D7F91" w:rsidRDefault="001D7F91" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB5732" w:rsidRDefault="00EB5732" w:rsidP="00E47759">
+    <w:p w14:paraId="3D4F1983" w14:textId="77777777" w:rsidR="00EB5732" w:rsidRDefault="00EB5732" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C577C5" w:rsidRPr="00E82FDA" w:rsidRDefault="00C577C5" w:rsidP="00E47759">
+    <w:p w14:paraId="1E9290E2" w14:textId="77777777" w:rsidR="00C577C5" w:rsidRPr="00E82FDA" w:rsidRDefault="00C577C5" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:before="120" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text52"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -3956,87 +4199,75 @@
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(persönliche Anmerkungen, weitere Kenntnisse Erfahrungen und Fertigkeiten, Teil</w:t>
       </w:r>
       <w:r w:rsidR="00C8328F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nahme an Fortbildungskongressen, Unterricht an Krankenpflegeschulen usw.)</w:t>
+        <w:t>nahme an Fortbildungskongressen usw.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C577C5" w:rsidRDefault="00C577C5" w:rsidP="00E47759">
+    <w:p w14:paraId="77CCEB3D" w14:textId="77777777" w:rsidR="00C577C5" w:rsidRDefault="00C577C5" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E47759" w:rsidRDefault="00E47759" w:rsidP="00E47759">
+    <w:p w14:paraId="0B698BC2" w14:textId="77777777" w:rsidR="00E47759" w:rsidRDefault="00E47759" w:rsidP="00434AF1">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
-        <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E47759" w:rsidRDefault="00E47759" w:rsidP="00E47759">
-[...10 lines deleted...]
-    <w:p w:rsidR="00C577C5" w:rsidRPr="00E82FDA" w:rsidRDefault="00C577C5" w:rsidP="00E47759">
+    <w:p w14:paraId="6B234A0C" w14:textId="77777777" w:rsidR="00C577C5" w:rsidRPr="00E82FDA" w:rsidRDefault="00C577C5" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ich halte </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Text33"/>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4291,74 +4522,74 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Facharzt für …</w:t>
       </w:r>
       <w:r w:rsidR="00BC7339" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zu führen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E47759" w:rsidRPr="00E82FDA" w:rsidRDefault="00E47759" w:rsidP="00E47759">
+    <w:p w14:paraId="43DC8D85" w14:textId="77777777" w:rsidR="00E47759" w:rsidRPr="00E82FDA" w:rsidRDefault="00E47759" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2FBB" w:rsidRPr="00E82FDA" w:rsidRDefault="00BC2FBB" w:rsidP="00E47759">
+    <w:p w14:paraId="7F2DF52A" w14:textId="77777777" w:rsidR="00BC2FBB" w:rsidRPr="00E82FDA" w:rsidRDefault="00BC2FBB" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="7" w:name="Text39"/>
-    <w:p w:rsidR="00BC2FBB" w:rsidRDefault="00BC2FBB" w:rsidP="00E47759">
+    <w:p w14:paraId="212341E6" w14:textId="77777777" w:rsidR="00BC2FBB" w:rsidRDefault="00BC2FBB" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text39"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -4575,73 +4806,73 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB5732" w:rsidRDefault="00EB5732" w:rsidP="00E47759">
+    <w:p w14:paraId="60A3CEEC" w14:textId="77777777" w:rsidR="00EB5732" w:rsidRDefault="00EB5732" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D7F91" w:rsidRPr="00E82FDA" w:rsidRDefault="001D7F91" w:rsidP="00E47759">
+    <w:p w14:paraId="074620AF" w14:textId="77777777" w:rsidR="001D7F91" w:rsidRPr="00E82FDA" w:rsidRDefault="001D7F91" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2FBB" w:rsidRPr="00E82FDA" w:rsidRDefault="00BC2FBB" w:rsidP="00E47759">
+    <w:p w14:paraId="28609119" w14:textId="77777777" w:rsidR="00BC2FBB" w:rsidRPr="00E82FDA" w:rsidRDefault="00BC2FBB" w:rsidP="00E47759">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unterschrift und Stempel</w:t>
       </w:r>
       <w:r w:rsidR="00B25ACC" w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4664,428 +4895,497 @@
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00E82FDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>terbildung befugten Ärzte)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BC2FBB" w:rsidRPr="00E82FDA" w:rsidSect="00B25ACC">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="709"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00432687" w:rsidRDefault="00432687">
+    <w:p w14:paraId="72D79910" w14:textId="77777777" w:rsidR="00667F72" w:rsidRDefault="00667F72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00432687" w:rsidRDefault="00432687">
+    <w:p w14:paraId="37619610" w14:textId="77777777" w:rsidR="00667F72" w:rsidRDefault="00667F72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00AD1C20" w:rsidRDefault="00A25E5D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61AD4280" w14:textId="77777777" w:rsidR="00AD1C20" w:rsidRDefault="00A25E5D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7367B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r w:rsidRPr="00C7367B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C7367B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C7367B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006C1BF8">
+    <w:r w:rsidR="00F64BF8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00C7367B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00C7367B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve"> von </w:t>
     </w:r>
     <w:r w:rsidRPr="00C7367B">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C7367B">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C7367B">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006C1BF8">
+    <w:r w:rsidR="00F64BF8">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00C7367B">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00380CD5" w:rsidRPr="00C7367B" w:rsidRDefault="00380CD5">
+  <w:p w14:paraId="4EDD045D" w14:textId="77777777" w:rsidR="00380CD5" w:rsidRPr="00C7367B" w:rsidRDefault="00380CD5">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">Stand </w:t>
     </w:r>
     <w:r w:rsidR="00DD073A">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>07/2022</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF2C34">
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD073A">
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF2C34">
+      <w:rPr>
+        <w:rStyle w:val="Seitenzahl"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00432687" w:rsidRDefault="00432687">
+    <w:p w14:paraId="0BB0E1E8" w14:textId="77777777" w:rsidR="00667F72" w:rsidRDefault="00667F72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00432687" w:rsidRDefault="00432687">
+    <w:p w14:paraId="2A604487" w14:textId="77777777" w:rsidR="00667F72" w:rsidRDefault="00667F72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="114"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:footnoteLayoutLikeWW8/>
+    <w:shapeLayoutLikeWW8/>
+    <w:alignTablesRowByRow/>
+    <w:forgetLastTabAlignment/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:layoutRawTableWidth/>
+    <w:layoutTableRowsApart/>
+    <w:useWord97LineBreakRules/>
+    <w:doNotBreakWrappedTables/>
+    <w:doNotSnapToGridInCell/>
+    <w:selectFldWithFirstOrLastChar/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
+    <w:useWord2002TableStyleRules/>
+    <w:growAutofit/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:underlineTabInNumList/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A61BCA"/>
+    <w:rsid w:val="0000231C"/>
+    <w:rsid w:val="00021163"/>
     <w:rsid w:val="00047F94"/>
     <w:rsid w:val="00067641"/>
     <w:rsid w:val="00076082"/>
     <w:rsid w:val="00097353"/>
     <w:rsid w:val="000B2069"/>
     <w:rsid w:val="000C07CD"/>
     <w:rsid w:val="000E41E3"/>
     <w:rsid w:val="000E430B"/>
     <w:rsid w:val="000E6BFB"/>
     <w:rsid w:val="000F68F1"/>
     <w:rsid w:val="000F7E55"/>
     <w:rsid w:val="00115DEB"/>
     <w:rsid w:val="001409F8"/>
     <w:rsid w:val="00145681"/>
+    <w:rsid w:val="001A26FB"/>
     <w:rsid w:val="001D4160"/>
     <w:rsid w:val="001D7F91"/>
     <w:rsid w:val="00200BA7"/>
     <w:rsid w:val="002032C1"/>
     <w:rsid w:val="002119A8"/>
     <w:rsid w:val="00212DB8"/>
     <w:rsid w:val="002142D3"/>
     <w:rsid w:val="00214986"/>
     <w:rsid w:val="002308F8"/>
     <w:rsid w:val="0023221D"/>
     <w:rsid w:val="00254CBC"/>
     <w:rsid w:val="0025545E"/>
     <w:rsid w:val="00270DFD"/>
     <w:rsid w:val="002A4F91"/>
     <w:rsid w:val="002A6DD6"/>
     <w:rsid w:val="002B6E97"/>
     <w:rsid w:val="002C0E7D"/>
     <w:rsid w:val="002C28D5"/>
     <w:rsid w:val="002E35A9"/>
     <w:rsid w:val="002F06AF"/>
     <w:rsid w:val="00354095"/>
     <w:rsid w:val="003651D9"/>
     <w:rsid w:val="0037303B"/>
     <w:rsid w:val="00380CD5"/>
     <w:rsid w:val="00392F29"/>
     <w:rsid w:val="0039338D"/>
     <w:rsid w:val="003A2857"/>
     <w:rsid w:val="003D6FFC"/>
     <w:rsid w:val="00400F3B"/>
-    <w:rsid w:val="00432687"/>
+    <w:rsid w:val="00434AF1"/>
     <w:rsid w:val="00440207"/>
     <w:rsid w:val="00450012"/>
     <w:rsid w:val="00452BD5"/>
     <w:rsid w:val="0046146A"/>
     <w:rsid w:val="004675D7"/>
     <w:rsid w:val="00467769"/>
     <w:rsid w:val="004850A8"/>
     <w:rsid w:val="004B2AFC"/>
     <w:rsid w:val="004B6EE9"/>
     <w:rsid w:val="004D1218"/>
     <w:rsid w:val="004E685A"/>
     <w:rsid w:val="004E7911"/>
     <w:rsid w:val="004F3CBA"/>
+    <w:rsid w:val="0052132D"/>
     <w:rsid w:val="00544963"/>
     <w:rsid w:val="005A0106"/>
     <w:rsid w:val="005A0CD6"/>
     <w:rsid w:val="005A1782"/>
     <w:rsid w:val="005C2585"/>
     <w:rsid w:val="005D7F14"/>
     <w:rsid w:val="006128B6"/>
     <w:rsid w:val="00617B45"/>
+    <w:rsid w:val="00620399"/>
     <w:rsid w:val="00631D0D"/>
     <w:rsid w:val="00663EFE"/>
+    <w:rsid w:val="00667F72"/>
     <w:rsid w:val="006713F6"/>
     <w:rsid w:val="00682D3A"/>
     <w:rsid w:val="006973BF"/>
     <w:rsid w:val="006A0835"/>
-    <w:rsid w:val="006C1BF8"/>
+    <w:rsid w:val="0070202A"/>
     <w:rsid w:val="0070300F"/>
+    <w:rsid w:val="007138FE"/>
     <w:rsid w:val="007222A4"/>
     <w:rsid w:val="00722406"/>
     <w:rsid w:val="0072423C"/>
     <w:rsid w:val="00727F09"/>
     <w:rsid w:val="00733EEE"/>
     <w:rsid w:val="007757E6"/>
     <w:rsid w:val="00786BFF"/>
     <w:rsid w:val="00787EC9"/>
     <w:rsid w:val="00790EFB"/>
     <w:rsid w:val="00794562"/>
     <w:rsid w:val="007A6E97"/>
     <w:rsid w:val="007C749C"/>
     <w:rsid w:val="007F08B3"/>
     <w:rsid w:val="007F7DCF"/>
     <w:rsid w:val="008114E1"/>
     <w:rsid w:val="008149DC"/>
     <w:rsid w:val="0083409C"/>
     <w:rsid w:val="00841C3B"/>
     <w:rsid w:val="0085482E"/>
     <w:rsid w:val="0086765D"/>
+    <w:rsid w:val="0087334B"/>
     <w:rsid w:val="008740E7"/>
     <w:rsid w:val="008758FF"/>
     <w:rsid w:val="00897F38"/>
     <w:rsid w:val="008A1A9D"/>
     <w:rsid w:val="008A4E8D"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008C5025"/>
     <w:rsid w:val="008C6E66"/>
     <w:rsid w:val="008C7BC2"/>
     <w:rsid w:val="008E071E"/>
     <w:rsid w:val="008E1E2F"/>
     <w:rsid w:val="008F3008"/>
     <w:rsid w:val="00924000"/>
     <w:rsid w:val="009248F5"/>
     <w:rsid w:val="009E00F9"/>
     <w:rsid w:val="009E08F5"/>
     <w:rsid w:val="009F20C2"/>
+    <w:rsid w:val="00A041FC"/>
     <w:rsid w:val="00A20BA4"/>
     <w:rsid w:val="00A25E5D"/>
     <w:rsid w:val="00A457E1"/>
     <w:rsid w:val="00A61BCA"/>
+    <w:rsid w:val="00A81DCF"/>
+    <w:rsid w:val="00A84104"/>
     <w:rsid w:val="00A866BE"/>
     <w:rsid w:val="00AA1889"/>
     <w:rsid w:val="00AA23C7"/>
     <w:rsid w:val="00AC1197"/>
     <w:rsid w:val="00AD1C20"/>
     <w:rsid w:val="00AD6BA0"/>
+    <w:rsid w:val="00AF2C34"/>
     <w:rsid w:val="00B25ACC"/>
     <w:rsid w:val="00B27822"/>
     <w:rsid w:val="00B46592"/>
     <w:rsid w:val="00B468B6"/>
     <w:rsid w:val="00B50371"/>
     <w:rsid w:val="00B522B9"/>
     <w:rsid w:val="00B56708"/>
     <w:rsid w:val="00B83DB4"/>
     <w:rsid w:val="00BC2CDB"/>
     <w:rsid w:val="00BC2FBB"/>
     <w:rsid w:val="00BC7339"/>
     <w:rsid w:val="00BE0ADC"/>
     <w:rsid w:val="00C0468F"/>
     <w:rsid w:val="00C22F62"/>
     <w:rsid w:val="00C25738"/>
     <w:rsid w:val="00C44503"/>
     <w:rsid w:val="00C45BB7"/>
     <w:rsid w:val="00C47582"/>
     <w:rsid w:val="00C510DE"/>
     <w:rsid w:val="00C577C5"/>
     <w:rsid w:val="00C63638"/>
     <w:rsid w:val="00C7367B"/>
     <w:rsid w:val="00C8328F"/>
     <w:rsid w:val="00C85DCD"/>
     <w:rsid w:val="00CA546B"/>
@@ -5093,119 +5393,117 @@
     <w:rsid w:val="00CC2BB3"/>
     <w:rsid w:val="00D06625"/>
     <w:rsid w:val="00D07C54"/>
     <w:rsid w:val="00D20C5D"/>
     <w:rsid w:val="00D27687"/>
     <w:rsid w:val="00D568B2"/>
     <w:rsid w:val="00D750BA"/>
     <w:rsid w:val="00D75181"/>
     <w:rsid w:val="00D90E06"/>
     <w:rsid w:val="00DA156C"/>
     <w:rsid w:val="00DD073A"/>
     <w:rsid w:val="00DD20AC"/>
     <w:rsid w:val="00DD31C9"/>
     <w:rsid w:val="00E31FD2"/>
     <w:rsid w:val="00E320EA"/>
     <w:rsid w:val="00E47759"/>
     <w:rsid w:val="00E5550B"/>
     <w:rsid w:val="00E6604F"/>
     <w:rsid w:val="00E80CBA"/>
     <w:rsid w:val="00E82FDA"/>
     <w:rsid w:val="00E83010"/>
     <w:rsid w:val="00E86109"/>
     <w:rsid w:val="00EB35F8"/>
     <w:rsid w:val="00EB52A8"/>
     <w:rsid w:val="00EB5732"/>
+    <w:rsid w:val="00ED2103"/>
     <w:rsid w:val="00EF1861"/>
     <w:rsid w:val="00F024E8"/>
     <w:rsid w:val="00F030A9"/>
     <w:rsid w:val="00F123B8"/>
     <w:rsid w:val="00F125EA"/>
     <w:rsid w:val="00F27200"/>
     <w:rsid w:val="00F34FDB"/>
     <w:rsid w:val="00F46966"/>
     <w:rsid w:val="00F51715"/>
     <w:rsid w:val="00F614C0"/>
     <w:rsid w:val="00F64BF8"/>
+    <w:rsid w:val="00F71C9B"/>
     <w:rsid w:val="00F734C5"/>
     <w:rsid w:val="00FA7E09"/>
     <w:rsid w:val="00FB7553"/>
     <w:rsid w:val="00FC1E32"/>
     <w:rsid w:val="00FE0560"/>
+    <w:rsid w:val="00FE2EC0"/>
     <w:rsid w:val="00FE3A6F"/>
     <w:rsid w:val="00FE74E8"/>
     <w:rsid w:val="00FF1C37"/>
     <w:rsid w:val="00FF7DF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:defaultImageDpi w14:val="96"/>
-  <w15:docId w15:val="{7A994CE4-35FC-4712-996F-A87C0A081DF5}"/>
+  <w14:docId w14:val="400AEFC3"/>
+  <w14:defaultImageDpi w14:val="0"/>
+  <w15:docId w15:val="{97C71EEA-EB4A-4538-B35A-0C994547114B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
@@ -5410,58 +5708,62 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -5484,179 +5786,172 @@
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Blockquote">
     <w:name w:val="Blockquote"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
       <w:ind w:left="360" w:right="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Endnotentext">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="EndnotentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnotentextZchn">
     <w:name w:val="Endnotentext Zchn"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Endnotentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Endnotenzeichen">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C44503"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00C44503"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A25E5D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003A2857"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -5916,67 +6211,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D10FF4A-F4A4-4883-87A3-34B004A79881}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BBBA757-49DC-4CE5-B576-AA4018822301}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>360</Words>
-  <Characters>2273</Characters>
+  <Words>355</Words>
+  <Characters>2237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Bayerischen Landesärztekammer</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2628</CharactersWithSpaces>
+  <CharactersWithSpaces>2587</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Schellhase T.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>