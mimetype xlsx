--- v0 (2026-06-10)
+++ v1 (2026-08-31)
@@ -1,79 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/xl/activeX/activeX6.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Aerztliche_Stelle\RoeV\Arbeitsordner f. alles einschl. Sitzung Rö.-Diagn\SITZUNG\Protokolle Aufnahmen\2026\f - DRW Tabellen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Aerztliche_Stelle\Allgemeines\Formulare\Formulare neue StrlSchV a. Homepage\Röntgendiagnostik\neu 2025\2_DRW\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{362A878C-E8CC-4AFE-B0B3-18B72A7E5B19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{801E3F0B-75EF-449A-84B7-292DBDBD21CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="805" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="384" yWindow="384" windowWidth="21132" windowHeight="11604" tabRatio="805" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Allgemeine Angaben" sheetId="1" r:id="rId1"/>
+    <sheet name="Allgemeine Angaben" sheetId="5" r:id="rId1"/>
     <sheet name="Röntgen" sheetId="2" r:id="rId2"/>
     <sheet name="Durchleuchtung" sheetId="3" r:id="rId3"/>
     <sheet name="CT" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C12" i="4" l="1"/>
   <c r="C13" i="4"/>
@@ -120,60 +105,60 @@
   <c r="D11" i="3"/>
   <c r="D12" i="3"/>
   <c r="D13" i="3"/>
   <c r="D14" i="3"/>
   <c r="D15" i="3"/>
   <c r="D16" i="3"/>
   <c r="D17" i="3"/>
   <c r="D18" i="3"/>
   <c r="D19" i="3"/>
   <c r="D21" i="3"/>
   <c r="C11" i="3"/>
   <c r="C12" i="3"/>
   <c r="C13" i="3"/>
   <c r="C14" i="3"/>
   <c r="C15" i="3"/>
   <c r="C16" i="3"/>
   <c r="C17" i="3"/>
   <c r="C18" i="3"/>
   <c r="C19" i="3"/>
   <c r="C20" i="3"/>
   <c r="D20" i="3" s="1"/>
   <c r="C21" i="3"/>
   <c r="C10" i="3"/>
   <c r="D10" i="3" s="1"/>
   <c r="C11" i="2"/>
+  <c r="D11" i="2" s="1"/>
   <c r="C12" i="2"/>
   <c r="C13" i="2"/>
   <c r="C14" i="2"/>
   <c r="C15" i="2"/>
   <c r="C16" i="2"/>
   <c r="C17" i="2"/>
   <c r="C18" i="2"/>
   <c r="C19" i="2"/>
   <c r="C20" i="2"/>
-  <c r="D11" i="2"/>
   <c r="D12" i="2"/>
   <c r="D13" i="2"/>
   <c r="D14" i="2"/>
   <c r="D15" i="2"/>
   <c r="D16" i="2"/>
   <c r="D17" i="2"/>
   <c r="D18" i="2"/>
   <c r="D19" i="2"/>
   <c r="D20" i="2"/>
   <c r="C10" i="2"/>
   <c r="D10" i="2" s="1"/>
   <c r="H14" i="3" l="1"/>
   <c r="I31" i="4"/>
   <c r="I30" i="4"/>
   <c r="I29" i="4"/>
   <c r="I28" i="4"/>
   <c r="I27" i="4"/>
   <c r="I26" i="4"/>
   <c r="I25" i="4"/>
   <c r="I24" i="4"/>
   <c r="I23" i="4"/>
   <c r="I22" i="4"/>
   <c r="I21" i="4"/>
   <c r="I20" i="4"/>
   <c r="I19" i="4"/>
@@ -195,92 +180,77 @@
   <c r="H15" i="3"/>
   <c r="H13" i="3"/>
   <c r="H12" i="3"/>
   <c r="H11" i="3"/>
   <c r="H10" i="3"/>
   <c r="D9" i="3"/>
   <c r="I32" i="4" l="1"/>
   <c r="H22" i="3"/>
   <c r="H20" i="2"/>
   <c r="H19" i="2"/>
   <c r="H18" i="2"/>
   <c r="H17" i="2"/>
   <c r="H16" i="2"/>
   <c r="H15" i="2"/>
   <c r="H14" i="2"/>
   <c r="H13" i="2"/>
   <c r="H12" i="2"/>
   <c r="H11" i="2"/>
   <c r="H10" i="2"/>
   <c r="D9" i="2"/>
   <c r="H21" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="85">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="86">
   <si>
     <t>Betreibername:</t>
   </si>
   <si>
-    <t>Sofern Sie folgende Untersuchungen nicht durchführen, bitte ankreuzen:</t>
-[...7 lines deleted...]
-  <si>
     <t>Röntgenaufnahmen bei Erwachsenen</t>
   </si>
   <si>
     <t>Untersuchungsart</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Durchleuchtungsuntersuchungen bei Erwachsenen</t>
   </si>
   <si>
     <t>Arteriographie Becken-Bein</t>
   </si>
   <si>
     <t>CT-Untersuchungen an Erwachsenen</t>
   </si>
   <si>
     <t>DFP</t>
-  </si>
-[...1 lines deleted...]
-    <t>Summe aller Werte:</t>
   </si>
   <si>
     <t>Phlebographie Becken-Bein</t>
   </si>
   <si>
     <t>CT-Angiographie der gesamten Aorta</t>
   </si>
   <si>
     <t>Thorax p.a.</t>
   </si>
   <si>
     <t>Thorax lat.</t>
   </si>
   <si>
     <t>BWS a.p./p.a</t>
   </si>
   <si>
     <t>BWS lat.</t>
   </si>
   <si>
     <t>LWS a.p./p.a.</t>
   </si>
   <si>
     <t>LWS lat.</t>
   </si>
@@ -947,50 +917,253 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Lungengewebe-Hochkontrast </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(HR-Thorax)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 [ohne Mediastinum und Thoraxwand]</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">PTA </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Becken</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">PTA </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Oberschenkel-Knie</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">PTA </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Unterschenkel-Fuß</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TACE </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Endovaskuläre Behandlung des akuten 
+Schlaganfalls </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Thrombektomie)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Endovaskuläre Behandlung eines 
+Hirnarterienaneurysmas </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Coiling)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">EVAR </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(einfache Prothesen)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">EVAR </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(fenestrierte / gebranchte Prothesen)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ERCP </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Intervention)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Straße: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PLZ, Ort: </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Hilfestellung zum Ausfüllen der DRW-Tabellen
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 • Eine Dokumentation </t>
     </r>
@@ -1248,296 +1421,113 @@
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>nicht</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> durch, ersetzen Sie diese nicht durch eine andere Untersuchungsart, sondern lassen diese Zeile </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>leer.</t>
-[...9 lines deleted...]
-        <sz val="12"/>
+      <t>leer</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>5</t>
-[...182 lines deleted...]
-    </r>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Sofern Sie folgende Untersuchungen durchführen, bitte ankreuzen:</t>
+  </si>
+  <si>
+    <t>Allgemeine Angaben</t>
+  </si>
+  <si>
+    <t>Pädiatrische Röntgen-Untersuchungen</t>
+  </si>
+  <si>
+    <t>Pädiatrische CT-Untersuchungen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1589,57 +1579,50 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1701,96 +1684,110 @@
       <b/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59996337778862885"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="41">
+  <borders count="46">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1820,63 +1817,50 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...11 lines deleted...]
-        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -2024,61 +2008,50 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...9 lines deleted...]
-        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
@@ -2244,701 +2217,736 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="214">
+  <cellXfs count="193">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="20" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="19" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="18" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="17" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="18" fillId="7" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="17" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...10 lines deleted...]
-    <xf numFmtId="2" fontId="18" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="17" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="18" fillId="7" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...93 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
-      <protection locked="0"/>
-[...50 lines deleted...]
-      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...24 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="7" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="8" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Prozent 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Prozent 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Standard 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="9" tint="-0.24994659260841701"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF00B0F0"/>
       </font>
     </dxf>
@@ -2995,481 +3003,50 @@
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
-</file>
-[...429 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3714,6790 +3291,964 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Tabelle1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56FE059C-676D-4CCC-9438-5C8E38EF52A2}">
+  <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:BW102"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.33203125" defaultRowHeight="13.8" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.6640625" style="25" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="76" max="16384" width="11.33203125" style="25"/>
+    <col min="1" max="1" width="20.88671875" style="179" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="49" customWidth="1"/>
+    <col min="3" max="3" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" s="12" customFormat="1" ht="22.8" x14ac:dyDescent="0.4">
-[...431 lines deleted...]
-    <row r="102" spans="1:2" collapsed="1" x14ac:dyDescent="0.25"/>
+    <row r="1" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="192" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1" s="192"/>
+    </row>
+    <row r="2" spans="1:7" s="174" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A2" s="181" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="180"/>
+    </row>
+    <row r="3" spans="1:7" s="174" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="181" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="180"/>
+    </row>
+    <row r="4" spans="1:7" s="174" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A4" s="181" t="s">
+        <v>79</v>
+      </c>
+      <c r="B4" s="180"/>
+    </row>
+    <row r="5" spans="1:7" s="174" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A5" s="181" t="s">
+        <v>80</v>
+      </c>
+      <c r="B5" s="180"/>
+    </row>
+    <row r="6" spans="1:7" s="174" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A6" s="177"/>
+      <c r="B6" s="175"/>
+    </row>
+    <row r="7" spans="1:7" s="174" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A7" s="188" t="s">
+        <v>82</v>
+      </c>
+      <c r="B7" s="188"/>
+    </row>
+    <row r="8" spans="1:7" s="174" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A8" s="187"/>
+      <c r="B8" s="182" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="174" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A9" s="187"/>
+      <c r="B9" s="182" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="185"/>
+      <c r="B10" s="184"/>
+      <c r="C10" s="184"/>
+      <c r="D10" s="184"/>
+      <c r="E10" s="184"/>
+    </row>
+    <row r="11" spans="1:7" ht="339" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="189" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" s="190"/>
+      <c r="C11" s="190"/>
+      <c r="D11" s="190"/>
+      <c r="E11" s="191"/>
+      <c r="F11" s="183"/>
+      <c r="G11" s="176"/>
+    </row>
+    <row r="12" spans="1:7" ht="14.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="178"/>
+      <c r="C12" s="186"/>
+    </row>
+    <row r="13" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="178"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="178"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="178"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="178"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A17" s="178"/>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A18" s="178"/>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A19" s="178"/>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A20" s="178"/>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A21" s="178"/>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A22" s="178"/>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A23" s="178"/>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A24" s="178"/>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A25" s="178"/>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A26" s="178"/>
+    </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="D3:D18"/>
+  <mergeCells count="3">
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <dataValidations count="1">
-    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung!" error="In dieser Zelle ist keine Änderung möglich!" sqref="A1:A1048576 B8:B1048576 B1:B3 C1:C1048576 E1:XFD1048576 D1:D2 D19:D1048576" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations count="2">
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung" error="In dieser Zeile ist keine_x000a_Änderung möglich!" sqref="A1:B1 C1:XFD1048576 A10:A1048576 A2:A7 B6:B7 B10:B1048576" xr:uid="{4CDEB898-3057-4F73-A5E1-6B2ECE5C0A35}">
+      <formula1>0</formula1>
+      <formula2>0</formula2>
+    </dataValidation>
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung" error="In dieser Zeile ist keine_x000a_Änderung möglich!_x000a_" sqref="B8:B9" xr:uid="{F54F5C40-ED02-4803-8ED0-FC03CEBF62A0}">
       <formula1>0</formula1>
       <formula2>0</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-[...152 lines deleted...]
-  </controls>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Tabelle2">
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
-  <dimension ref="A1:ACA90"/>
+  <dimension ref="A1:S34"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="E1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.44140625" style="25" hidden="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="51" max="16384" width="8.6640625" style="25"/>
+    <col min="1" max="1" width="9.44140625" style="8" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="8" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8" style="8" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" style="8" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="30.77734375" style="8" customWidth="1"/>
+    <col min="6" max="6" width="7.77734375" style="8" customWidth="1"/>
+    <col min="7" max="7" width="23.33203125" style="8" customWidth="1"/>
+    <col min="8" max="8" width="8.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="9" max="18" width="9.77734375" style="8" customWidth="1"/>
+    <col min="19" max="19" width="5.77734375" style="8" customWidth="1"/>
+    <col min="20" max="16384" width="8.6640625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:755" s="12" customFormat="1" ht="21" x14ac:dyDescent="0.4">
-      <c r="E1" s="14" t="s">
+    <row r="1" spans="1:19" ht="21" x14ac:dyDescent="0.4">
+      <c r="E1" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="E2" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="F3" s="11"/>
+    </row>
+    <row r="4" spans="1:19" s="31" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E4" s="30" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="E5" s="26" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="E6" s="25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="8" spans="1:19" s="168" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E8" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H8" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="4">
+        <v>1</v>
+      </c>
+      <c r="J8" s="6">
+        <v>2</v>
+      </c>
+      <c r="K8" s="4">
+        <v>3</v>
+      </c>
+      <c r="L8" s="6">
+        <v>4</v>
+      </c>
+      <c r="M8" s="4">
         <v>5</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="G8" s="6" t="s">
+      <c r="N8" s="6">
         <v>6</v>
       </c>
-      <c r="H8" s="38" t="s">
-[...20 lines deleted...]
-      <c r="O8" s="9">
+      <c r="O8" s="5">
         <v>7</v>
       </c>
-      <c r="P8" s="10">
+      <c r="P8" s="6">
         <v>8</v>
       </c>
-      <c r="Q8" s="9">
+      <c r="Q8" s="5">
         <v>9</v>
       </c>
-      <c r="R8" s="10">
+      <c r="R8" s="6">
         <v>10</v>
       </c>
-      <c r="S8" s="203"/>
-[...42 lines deleted...]
-      <c r="D9" s="55" t="str">
+    </row>
+    <row r="9" spans="1:19" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="D9" s="40" t="str">
         <f>"+/- DRW in %"</f>
         <v>+/- DRW in %</v>
       </c>
-      <c r="E9" s="38"/>
-[...3 lines deleted...]
-      <c r="I9" s="11" t="s">
+      <c r="E9" s="24"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="L9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="N9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="O9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="P9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="R9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="S9" s="36"/>
+    </row>
+    <row r="10" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="41">
+        <v>25</v>
+      </c>
+      <c r="C10" s="62">
+        <f>IF(SUM(I10:R10)=0,0,MEDIAN(I10:R10))</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="42">
+        <f>IF(COUNTA(I10:R10)=0,0,(C10/B10)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="142"/>
+      <c r="F10" s="63">
+        <v>2018</v>
+      </c>
+      <c r="G10" s="171" t="s">
+        <v>57</v>
+      </c>
+      <c r="H10" s="64">
+        <f>COUNTA(I10:R10)</f>
+        <v>0</v>
+      </c>
+      <c r="I10" s="146"/>
+      <c r="J10" s="147"/>
+      <c r="K10" s="146"/>
+      <c r="L10" s="147"/>
+      <c r="M10" s="146"/>
+      <c r="N10" s="147"/>
+      <c r="O10" s="148"/>
+      <c r="P10" s="147"/>
+      <c r="Q10" s="148"/>
+      <c r="R10" s="149"/>
+      <c r="S10" s="22"/>
+    </row>
+    <row r="11" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="66">
         <v>12</v>
       </c>
-      <c r="J9" s="11" t="s">
+      <c r="C11" s="67">
+        <f t="shared" ref="C11:C20" si="0">IF(SUM(I11:R11)=0,0,MEDIAN(I11:R11))</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="43">
+        <f t="shared" ref="D11:D20" si="1">IF(COUNTA(I11:R11)=0,0,(C11/B11)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="143"/>
+      <c r="F11" s="68">
+        <v>2020</v>
+      </c>
+      <c r="G11" s="172" t="s">
+        <v>11</v>
+      </c>
+      <c r="H11" s="69">
+        <f t="shared" ref="H11:H20" si="2">COUNTA(I11:R11)</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="150"/>
+      <c r="J11" s="151"/>
+      <c r="K11" s="150"/>
+      <c r="L11" s="151"/>
+      <c r="M11" s="150"/>
+      <c r="N11" s="151"/>
+      <c r="O11" s="152"/>
+      <c r="P11" s="151"/>
+      <c r="Q11" s="152"/>
+      <c r="R11" s="151"/>
+      <c r="S11" s="22"/>
+    </row>
+    <row r="12" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="71">
+        <v>15</v>
+      </c>
+      <c r="C12" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D12" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E12" s="144"/>
+      <c r="F12" s="68">
+        <v>2021</v>
+      </c>
+      <c r="G12" s="172" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="72">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I12" s="153"/>
+      <c r="J12" s="154"/>
+      <c r="K12" s="153"/>
+      <c r="L12" s="154"/>
+      <c r="M12" s="153"/>
+      <c r="N12" s="154"/>
+      <c r="O12" s="155"/>
+      <c r="P12" s="154"/>
+      <c r="Q12" s="155"/>
+      <c r="R12" s="154"/>
+      <c r="S12" s="22"/>
+    </row>
+    <row r="13" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="66">
+        <v>40</v>
+      </c>
+      <c r="C13" s="67">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D13" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E13" s="143"/>
+      <c r="F13" s="68">
+        <v>2025</v>
+      </c>
+      <c r="G13" s="172" t="s">
         <v>12</v>
       </c>
-      <c r="K9" s="11" t="s">
-[...63 lines deleted...]
-      <c r="A10" s="80" t="s">
+      <c r="H13" s="69">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I13" s="150"/>
+      <c r="J13" s="151"/>
+      <c r="K13" s="150"/>
+      <c r="L13" s="151"/>
+      <c r="M13" s="150"/>
+      <c r="N13" s="151"/>
+      <c r="O13" s="152"/>
+      <c r="P13" s="151"/>
+      <c r="Q13" s="152"/>
+      <c r="R13" s="151"/>
+      <c r="S13" s="22"/>
+    </row>
+    <row r="14" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="71">
+        <v>100</v>
+      </c>
+      <c r="C14" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D14" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E14" s="144"/>
+      <c r="F14" s="68">
+        <v>2030</v>
+      </c>
+      <c r="G14" s="172" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="72">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="153"/>
+      <c r="J14" s="154"/>
+      <c r="K14" s="153"/>
+      <c r="L14" s="154"/>
+      <c r="M14" s="153"/>
+      <c r="N14" s="154"/>
+      <c r="O14" s="155"/>
+      <c r="P14" s="154"/>
+      <c r="Q14" s="155"/>
+      <c r="R14" s="154"/>
+      <c r="S14" s="22"/>
+    </row>
+    <row r="15" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="66">
+        <v>120</v>
+      </c>
+      <c r="C15" s="67">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D15" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E15" s="143"/>
+      <c r="F15" s="68">
+        <v>2035</v>
+      </c>
+      <c r="G15" s="172" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="69">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="150"/>
+      <c r="J15" s="151"/>
+      <c r="K15" s="150"/>
+      <c r="L15" s="151"/>
+      <c r="M15" s="150"/>
+      <c r="N15" s="151"/>
+      <c r="O15" s="152"/>
+      <c r="P15" s="151"/>
+      <c r="Q15" s="152"/>
+      <c r="R15" s="151"/>
+      <c r="S15" s="22"/>
+    </row>
+    <row r="16" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="71">
+        <v>200</v>
+      </c>
+      <c r="C16" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D16" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E16" s="144"/>
+      <c r="F16" s="68">
+        <v>2040</v>
+      </c>
+      <c r="G16" s="172" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" s="72">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="153"/>
+      <c r="J16" s="154"/>
+      <c r="K16" s="153"/>
+      <c r="L16" s="154"/>
+      <c r="M16" s="153"/>
+      <c r="N16" s="154"/>
+      <c r="O16" s="155"/>
+      <c r="P16" s="154"/>
+      <c r="Q16" s="155"/>
+      <c r="R16" s="154"/>
+      <c r="S16" s="22"/>
+    </row>
+    <row r="17" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="66">
+        <v>330</v>
+      </c>
+      <c r="C17" s="67">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D17" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E17" s="143"/>
+      <c r="F17" s="68">
+        <v>2045</v>
+      </c>
+      <c r="G17" s="172" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="69">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I17" s="150"/>
+      <c r="J17" s="151"/>
+      <c r="K17" s="150"/>
+      <c r="L17" s="151"/>
+      <c r="M17" s="150"/>
+      <c r="N17" s="151"/>
+      <c r="O17" s="152"/>
+      <c r="P17" s="151"/>
+      <c r="Q17" s="152"/>
+      <c r="R17" s="151"/>
+      <c r="S17" s="22"/>
+    </row>
+    <row r="18" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="71">
+        <v>200</v>
+      </c>
+      <c r="C18" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D18" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E18" s="144"/>
+      <c r="F18" s="68">
+        <v>2050</v>
+      </c>
+      <c r="G18" s="172" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="72">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I18" s="153"/>
+      <c r="J18" s="154"/>
+      <c r="K18" s="153"/>
+      <c r="L18" s="154"/>
+      <c r="M18" s="153"/>
+      <c r="N18" s="154"/>
+      <c r="O18" s="155"/>
+      <c r="P18" s="154"/>
+      <c r="Q18" s="155"/>
+      <c r="R18" s="154"/>
+      <c r="S18" s="22"/>
+    </row>
+    <row r="19" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="66">
+        <v>230</v>
+      </c>
+      <c r="C19" s="67">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D19" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E19" s="143"/>
+      <c r="F19" s="68">
+        <v>2060</v>
+      </c>
+      <c r="G19" s="172" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="69">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="150"/>
+      <c r="J19" s="151"/>
+      <c r="K19" s="150"/>
+      <c r="L19" s="151"/>
+      <c r="M19" s="150"/>
+      <c r="N19" s="151"/>
+      <c r="O19" s="152"/>
+      <c r="P19" s="151"/>
+      <c r="Q19" s="152"/>
+      <c r="R19" s="151"/>
+      <c r="S19" s="22"/>
+    </row>
+    <row r="20" spans="1:19" ht="15.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="73" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="74">
+        <v>100</v>
+      </c>
+      <c r="C20" s="75">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D20" s="96">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E20" s="145"/>
+      <c r="F20" s="76">
+        <v>2070</v>
+      </c>
+      <c r="G20" s="173" t="s">
+        <v>59</v>
+      </c>
+      <c r="H20" s="77">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="156"/>
+      <c r="J20" s="157"/>
+      <c r="K20" s="156"/>
+      <c r="L20" s="157"/>
+      <c r="M20" s="156"/>
+      <c r="N20" s="157"/>
+      <c r="O20" s="158"/>
+      <c r="P20" s="157"/>
+      <c r="Q20" s="158"/>
+      <c r="R20" s="157"/>
+      <c r="S20" s="22"/>
+    </row>
+    <row r="21" spans="1:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H21" s="45">
+        <f>SUM(H10:H20)</f>
+        <v>0</v>
+      </c>
+      <c r="S21" s="9"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="52"/>
+      <c r="C22" s="52"/>
+      <c r="D22" s="78"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="14"/>
+      <c r="O22" s="14"/>
+    </row>
+    <row r="23" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="56"/>
+      <c r="C23" s="56"/>
+      <c r="D23" s="79"/>
+      <c r="F23" s="19"/>
+      <c r="I23" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="56">
-[...14 lines deleted...]
-      <c r="G10" s="208" t="s">
+      <c r="J23" s="51"/>
+      <c r="K23" s="51"/>
+      <c r="L23" s="52"/>
+      <c r="M23" s="53"/>
+      <c r="N23" s="15"/>
+      <c r="O23" s="15"/>
+    </row>
+    <row r="24" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="54"/>
+      <c r="B24" s="56"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="79"/>
+      <c r="F24" s="20"/>
+      <c r="I24" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="H10" s="83">
-[...5853 lines deleted...]
-    <row r="90" s="12" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="55"/>
+      <c r="L24" s="56"/>
+      <c r="M24" s="57"/>
+      <c r="N24" s="15"/>
+      <c r="O24" s="15"/>
+    </row>
+    <row r="25" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="54"/>
+      <c r="B25" s="56"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="79"/>
+      <c r="F25" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I25" s="54"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="56"/>
+      <c r="M25" s="57"/>
+      <c r="N25" s="15"/>
+      <c r="O25" s="15"/>
+    </row>
+    <row r="26" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="54"/>
+      <c r="B26" s="56"/>
+      <c r="C26" s="56"/>
+      <c r="D26" s="79"/>
+      <c r="F26" s="21"/>
+      <c r="I26" s="54"/>
+      <c r="J26" s="55"/>
+      <c r="K26" s="55"/>
+      <c r="L26" s="56"/>
+      <c r="M26" s="57"/>
+      <c r="N26" s="15"/>
+      <c r="O26" s="15"/>
+    </row>
+    <row r="27" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="54"/>
+      <c r="B27" s="56"/>
+      <c r="C27" s="56"/>
+      <c r="D27" s="79"/>
+      <c r="I27" s="54"/>
+      <c r="J27" s="55"/>
+      <c r="K27" s="55"/>
+      <c r="L27" s="56"/>
+      <c r="M27" s="57"/>
+      <c r="N27" s="15"/>
+      <c r="O27" s="15"/>
+    </row>
+    <row r="28" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="54"/>
+      <c r="B28" s="56"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="79"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="55"/>
+      <c r="K28" s="55"/>
+      <c r="L28" s="56"/>
+      <c r="M28" s="57"/>
+      <c r="N28" s="15"/>
+      <c r="O28" s="15"/>
+    </row>
+    <row r="29" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54"/>
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="79"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="55"/>
+      <c r="K29" s="55"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="15"/>
+      <c r="O29" s="15"/>
+    </row>
+    <row r="30" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="54"/>
+      <c r="B30" s="56"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="79"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="55"/>
+      <c r="K30" s="55"/>
+      <c r="L30" s="56"/>
+      <c r="M30" s="57"/>
+      <c r="N30" s="15"/>
+      <c r="O30" s="15"/>
+    </row>
+    <row r="31" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="54"/>
+      <c r="B31" s="56"/>
+      <c r="C31" s="56"/>
+      <c r="D31" s="79"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="55"/>
+      <c r="K31" s="55"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="57"/>
+      <c r="N31" s="15"/>
+      <c r="O31" s="15"/>
+    </row>
+    <row r="32" spans="1:19" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="54"/>
+      <c r="B32" s="56"/>
+      <c r="C32" s="56"/>
+      <c r="D32" s="79"/>
+      <c r="I32" s="58"/>
+      <c r="J32" s="59"/>
+      <c r="K32" s="59"/>
+      <c r="L32" s="59"/>
+      <c r="M32" s="60"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="54"/>
+      <c r="B33" s="56"/>
+      <c r="C33" s="56"/>
+      <c r="D33" s="79"/>
+    </row>
+    <row r="34" spans="1:4" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="58"/>
+      <c r="B34" s="59"/>
+      <c r="C34" s="59"/>
+      <c r="D34" s="60"/>
+    </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="V8/OO02USO7EcOQdxtKzsMzEEqh7V1WwFUPkF+dY7or/4E5A+opd3RhZ4Jnpw+SGWrjjAEaXGpVYcQ/Dh8d7Rg==" saltValue="ue3lYIIYUgpV27+Cq/VTwQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="D10:D20">
     <cfRule type="cellIs" dxfId="11" priority="1" operator="equal">
       <formula>"K"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="10" priority="2" operator="between">
       <formula>10</formula>
       <formula>20</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="9" priority="3" operator="between">
       <formula>20</formula>
       <formula>30</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="8" priority="4" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="10">
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe Prüfen" error="Bitte überprüfen Sie ihre Eingabe!_x000a_(Zahlenwert oder Einheit nicht korrekt)_x000a_DFP in cGy*cm² eingeben!" sqref="I10:R10" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>0.25</formula1>
       <formula2>250</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe Prüfen!" error="Bitte überprüfen Sie ihre Eingabe!_x000a_(Zahlenwert oder Einheit nicht korrekt)_x000a_DFP in cGy*cm² eingeben!" sqref="I20:R20 I14:R14" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>10</formula1>
@@ -10532,2761 +4283,2658 @@
       <formula2>2300</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung!" error="In dieser Zelle ist keine Eingabe/Änderung möglich!" sqref="A1:E9 S74:CA1048576 I1:R9 CB1:XFD9 S1:CA20 F1:H20 F74:H1048576 I33:M73 N21:XFD73 I21:M22 E21:H73 A21:D21 A35:D73" xr:uid="{00000000-0002-0000-0100-00000A000000}">
       <formula1>0</formula1>
       <formula2>0</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle3">
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:AE166"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="E1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.6640625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" style="25" hidden="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="32" max="16384" width="11.6640625" style="25"/>
+    <col min="1" max="1" width="11.6640625" style="8" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="6.6640625" style="8" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8" style="8" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" style="8" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="30.77734375" style="8" customWidth="1"/>
+    <col min="6" max="6" width="7.77734375" style="8" customWidth="1"/>
+    <col min="7" max="7" width="42.44140625" style="8" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="9" max="18" width="10.77734375" style="8" customWidth="1"/>
+    <col min="19" max="19" width="5.77734375" style="8" customWidth="1"/>
+    <col min="20" max="23" width="11.6640625" style="18"/>
+    <col min="24" max="29" width="11.6640625" style="21"/>
+    <col min="30" max="31" width="11.6640625" style="22"/>
+    <col min="32" max="16384" width="11.6640625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="31" customFormat="1" ht="21" x14ac:dyDescent="0.4">
-      <c r="E1" s="14" t="s">
+    <row r="1" spans="1:31" s="22" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="E1" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
+      <c r="L1" s="8"/>
+      <c r="M1" s="8"/>
+      <c r="N1" s="8"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
+      <c r="Q1" s="8"/>
+      <c r="R1" s="8"/>
+      <c r="S1" s="8"/>
+      <c r="T1" s="18"/>
+      <c r="U1" s="18"/>
+      <c r="V1" s="18"/>
+      <c r="W1" s="18"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+    </row>
+    <row r="2" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="E2" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+    </row>
+    <row r="3" spans="1:31" s="22" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F3" s="11"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+      <c r="N3" s="8"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="8"/>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="18"/>
+      <c r="U3" s="18"/>
+      <c r="V3" s="18"/>
+      <c r="W3" s="18"/>
+      <c r="X3" s="21"/>
+      <c r="Y3" s="21"/>
+      <c r="Z3" s="21"/>
+      <c r="AA3" s="21"/>
+      <c r="AB3" s="21"/>
+      <c r="AC3" s="21"/>
+    </row>
+    <row r="4" spans="1:31" s="34" customFormat="1" ht="25.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E4" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="F4" s="32"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31"/>
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="35"/>
+      <c r="U4" s="35"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="33"/>
+      <c r="Y4" s="33"/>
+      <c r="Z4" s="33"/>
+      <c r="AA4" s="33"/>
+      <c r="AB4" s="33"/>
+      <c r="AC4" s="33"/>
+    </row>
+    <row r="5" spans="1:31" s="22" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E5" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" s="13"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="18"/>
+      <c r="U5" s="18"/>
+      <c r="V5" s="18"/>
+      <c r="W5" s="18"/>
+      <c r="X5" s="21"/>
+      <c r="Y5" s="21"/>
+      <c r="Z5" s="21"/>
+      <c r="AA5" s="21"/>
+      <c r="AB5" s="21"/>
+      <c r="AC5" s="21"/>
+    </row>
+    <row r="6" spans="1:31" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="E6" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="F6" s="13"/>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8"/>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="18"/>
+      <c r="U6" s="18"/>
+      <c r="V6" s="18"/>
+      <c r="W6" s="18"/>
+      <c r="X6" s="21"/>
+      <c r="Y6" s="21"/>
+      <c r="Z6" s="21"/>
+      <c r="AA6" s="21"/>
+      <c r="AB6" s="21"/>
+      <c r="AC6" s="21"/>
+    </row>
+    <row r="7" spans="1:31" s="22" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F7" s="8"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8"/>
+      <c r="P7" s="8"/>
+      <c r="Q7" s="8"/>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="18"/>
+      <c r="U7" s="18"/>
+      <c r="V7" s="18"/>
+      <c r="W7" s="18"/>
+      <c r="X7" s="21"/>
+      <c r="Y7" s="21"/>
+      <c r="Z7" s="21"/>
+      <c r="AA7" s="21"/>
+      <c r="AB7" s="21"/>
+      <c r="AC7" s="21"/>
+    </row>
+    <row r="8" spans="1:31" s="168" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E8" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="F8" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H8" s="47"/>
+      <c r="I8" s="3">
+        <v>1</v>
+      </c>
+      <c r="J8" s="3">
+        <v>2</v>
+      </c>
+      <c r="K8" s="3">
+        <v>3</v>
+      </c>
+      <c r="L8" s="3">
+        <v>4</v>
+      </c>
+      <c r="M8" s="6">
+        <v>5</v>
+      </c>
+      <c r="N8" s="4">
+        <v>6</v>
+      </c>
+      <c r="O8" s="6">
+        <v>7</v>
+      </c>
+      <c r="P8" s="4">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="6">
         <v>9</v>
       </c>
-      <c r="G1" s="12"/>
-[...24 lines deleted...]
-      <c r="E2" s="15" t="s">
+      <c r="R8" s="6">
+        <v>10</v>
+      </c>
+      <c r="T8" s="169"/>
+      <c r="U8" s="169"/>
+      <c r="V8" s="169"/>
+      <c r="W8" s="169"/>
+      <c r="X8" s="170"/>
+      <c r="Y8" s="170"/>
+      <c r="Z8" s="170"/>
+      <c r="AA8" s="170"/>
+      <c r="AB8" s="170"/>
+      <c r="AC8" s="170"/>
+    </row>
+    <row r="9" spans="1:31" s="165" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="G2" s="16"/>
-[...224 lines deleted...]
-      <c r="D9" s="55" t="str">
+      <c r="B9" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="D9" s="40" t="str">
         <f>"+/- DRW in %"</f>
         <v>+/- DRW in %</v>
       </c>
-      <c r="E9" s="53"/>
-[...2 lines deleted...]
-      <c r="H9" s="64" t="s">
+      <c r="E9" s="38"/>
+      <c r="F9" s="137"/>
+      <c r="G9" s="138"/>
+      <c r="H9" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="166" t="s">
+        <v>8</v>
+      </c>
+      <c r="J9" s="167" t="s">
+        <v>8</v>
+      </c>
+      <c r="K9" s="166" t="s">
+        <v>8</v>
+      </c>
+      <c r="L9" s="167" t="s">
+        <v>8</v>
+      </c>
+      <c r="M9" s="167" t="s">
+        <v>8</v>
+      </c>
+      <c r="N9" s="166" t="s">
+        <v>8</v>
+      </c>
+      <c r="O9" s="167" t="s">
+        <v>8</v>
+      </c>
+      <c r="P9" s="166" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q9" s="167" t="s">
+        <v>8</v>
+      </c>
+      <c r="R9" s="167" t="s">
+        <v>8</v>
+      </c>
+      <c r="T9" s="18"/>
+      <c r="U9" s="18"/>
+      <c r="V9" s="18"/>
+      <c r="W9" s="18"/>
+      <c r="X9" s="21"/>
+      <c r="Y9" s="21"/>
+      <c r="Z9" s="21"/>
+      <c r="AA9" s="21"/>
+      <c r="AB9" s="21"/>
+      <c r="AC9" s="21"/>
+    </row>
+    <row r="10" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="46">
+        <v>2000</v>
+      </c>
+      <c r="C10" s="62">
+        <f>IF(SUM(I10:R10)=0,0,MEDIAN(I10:R10))</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="42">
+        <f>IF(COUNTA(I10:R10)=0,0,(C10/B10)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="159"/>
+      <c r="F10" s="103">
+        <v>4020</v>
+      </c>
+      <c r="G10" s="89" t="s">
+        <v>38</v>
+      </c>
+      <c r="H10" s="104">
+        <f>COUNTA(I10:R10)</f>
+        <v>0</v>
+      </c>
+      <c r="I10" s="146"/>
+      <c r="J10" s="147"/>
+      <c r="K10" s="146"/>
+      <c r="L10" s="147"/>
+      <c r="M10" s="147"/>
+      <c r="N10" s="146"/>
+      <c r="O10" s="147"/>
+      <c r="P10" s="146"/>
+      <c r="Q10" s="147"/>
+      <c r="R10" s="149"/>
+      <c r="S10" s="22"/>
+      <c r="AD10" s="8"/>
+      <c r="AE10" s="8"/>
+    </row>
+    <row r="11" spans="1:31" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="80">
+        <v>400</v>
+      </c>
+      <c r="C11" s="67">
+        <f t="shared" ref="C11:C21" si="0">IF(SUM(I11:R11)=0,0,MEDIAN(I11:R11))</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="43">
+        <f t="shared" ref="D11:D21" si="1">IF(COUNTA(I11:R11)=0,0,(C11/B11)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="143"/>
+      <c r="F11" s="108">
+        <v>5010</v>
+      </c>
+      <c r="G11" s="90" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="109">
+        <f t="shared" ref="H11:H21" si="2">COUNTA(I11:R11)</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="150"/>
+      <c r="J11" s="151"/>
+      <c r="K11" s="150"/>
+      <c r="L11" s="151"/>
+      <c r="M11" s="151"/>
+      <c r="N11" s="150"/>
+      <c r="O11" s="151"/>
+      <c r="P11" s="150"/>
+      <c r="Q11" s="151"/>
+      <c r="R11" s="151"/>
+      <c r="S11" s="22"/>
+      <c r="AD11" s="8"/>
+      <c r="AE11" s="8"/>
+    </row>
+    <row r="12" spans="1:31" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="81">
+        <v>3500</v>
+      </c>
+      <c r="C12" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D12" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E12" s="144"/>
+      <c r="F12" s="108">
+        <v>5020</v>
+      </c>
+      <c r="G12" s="90" t="s">
+        <v>6</v>
+      </c>
+      <c r="H12" s="104">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I12" s="153"/>
+      <c r="J12" s="154"/>
+      <c r="K12" s="153"/>
+      <c r="L12" s="154"/>
+      <c r="M12" s="154"/>
+      <c r="N12" s="153"/>
+      <c r="O12" s="154"/>
+      <c r="P12" s="153"/>
+      <c r="Q12" s="154"/>
+      <c r="R12" s="154"/>
+      <c r="S12" s="22"/>
+      <c r="AD12" s="8"/>
+      <c r="AE12" s="8"/>
+    </row>
+    <row r="13" spans="1:31" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A13" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="80">
+        <v>5000</v>
+      </c>
+      <c r="C13" s="67">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D13" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E13" s="143"/>
+      <c r="F13" s="108">
+        <v>5031</v>
+      </c>
+      <c r="G13" s="90" t="s">
+        <v>70</v>
+      </c>
+      <c r="H13" s="109">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I13" s="150"/>
+      <c r="J13" s="151"/>
+      <c r="K13" s="150"/>
+      <c r="L13" s="151"/>
+      <c r="M13" s="151"/>
+      <c r="N13" s="150"/>
+      <c r="O13" s="151"/>
+      <c r="P13" s="150"/>
+      <c r="Q13" s="151"/>
+      <c r="R13" s="151"/>
+      <c r="S13" s="22"/>
+      <c r="AD13" s="8"/>
+      <c r="AE13" s="8"/>
+    </row>
+    <row r="14" spans="1:31" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A14" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="81">
+        <v>2500</v>
+      </c>
+      <c r="C14" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D14" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E14" s="144"/>
+      <c r="F14" s="108">
+        <v>5032</v>
+      </c>
+      <c r="G14" s="90" t="s">
+        <v>71</v>
+      </c>
+      <c r="H14" s="104">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="153"/>
+      <c r="J14" s="154"/>
+      <c r="K14" s="153"/>
+      <c r="L14" s="154"/>
+      <c r="M14" s="154"/>
+      <c r="N14" s="153"/>
+      <c r="O14" s="154"/>
+      <c r="P14" s="153"/>
+      <c r="Q14" s="154"/>
+      <c r="R14" s="154"/>
+      <c r="S14" s="22"/>
+      <c r="AD14" s="8"/>
+      <c r="AE14" s="8"/>
+    </row>
+    <row r="15" spans="1:31" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A15" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="80">
+        <v>1800</v>
+      </c>
+      <c r="C15" s="67">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D15" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E15" s="143"/>
+      <c r="F15" s="108">
+        <v>5033</v>
+      </c>
+      <c r="G15" s="90" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" s="109">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="150"/>
+      <c r="J15" s="151"/>
+      <c r="K15" s="150"/>
+      <c r="L15" s="151"/>
+      <c r="M15" s="151"/>
+      <c r="N15" s="150"/>
+      <c r="O15" s="151"/>
+      <c r="P15" s="150"/>
+      <c r="Q15" s="151"/>
+      <c r="R15" s="151"/>
+      <c r="S15" s="22"/>
+      <c r="AD15" s="8"/>
+      <c r="AE15" s="8"/>
+    </row>
+    <row r="16" spans="1:31" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A16" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="81">
+        <v>20000</v>
+      </c>
+      <c r="C16" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D16" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E16" s="144"/>
+      <c r="F16" s="108">
+        <v>5080</v>
+      </c>
+      <c r="G16" s="90" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" s="104">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="153"/>
+      <c r="J16" s="154"/>
+      <c r="K16" s="153"/>
+      <c r="L16" s="154"/>
+      <c r="M16" s="154"/>
+      <c r="N16" s="153"/>
+      <c r="O16" s="154"/>
+      <c r="P16" s="153"/>
+      <c r="Q16" s="154"/>
+      <c r="R16" s="154"/>
+      <c r="S16" s="22"/>
+      <c r="AD16" s="8"/>
+      <c r="AE16" s="8"/>
+    </row>
+    <row r="17" spans="1:31" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="80">
+        <v>14000</v>
+      </c>
+      <c r="C17" s="67">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D17" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E17" s="160"/>
+      <c r="F17" s="114">
+        <v>5090</v>
+      </c>
+      <c r="G17" s="82" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17" s="109">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I17" s="150"/>
+      <c r="J17" s="151"/>
+      <c r="K17" s="150"/>
+      <c r="L17" s="151"/>
+      <c r="M17" s="151"/>
+      <c r="N17" s="150"/>
+      <c r="O17" s="151"/>
+      <c r="P17" s="150"/>
+      <c r="Q17" s="151"/>
+      <c r="R17" s="151"/>
+      <c r="S17" s="22"/>
+      <c r="AD17" s="8"/>
+      <c r="AE17" s="8"/>
+    </row>
+    <row r="18" spans="1:31" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="70" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="81">
+        <v>20000</v>
+      </c>
+      <c r="C18" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D18" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E18" s="161"/>
+      <c r="F18" s="114">
+        <v>5100</v>
+      </c>
+      <c r="G18" s="82" t="s">
+        <v>75</v>
+      </c>
+      <c r="H18" s="104">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I18" s="153"/>
+      <c r="J18" s="154"/>
+      <c r="K18" s="153"/>
+      <c r="L18" s="154"/>
+      <c r="M18" s="154"/>
+      <c r="N18" s="153"/>
+      <c r="O18" s="154"/>
+      <c r="P18" s="153"/>
+      <c r="Q18" s="154"/>
+      <c r="R18" s="154"/>
+      <c r="S18" s="22"/>
+      <c r="AD18" s="8"/>
+      <c r="AE18" s="8"/>
+    </row>
+    <row r="19" spans="1:31" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A19" s="65" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="80">
+        <v>20000</v>
+      </c>
+      <c r="C19" s="67">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D19" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E19" s="143"/>
+      <c r="F19" s="108">
+        <v>5131</v>
+      </c>
+      <c r="G19" s="82" t="s">
+        <v>76</v>
+      </c>
+      <c r="H19" s="109">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="150"/>
+      <c r="J19" s="151"/>
+      <c r="K19" s="150"/>
+      <c r="L19" s="151"/>
+      <c r="M19" s="151"/>
+      <c r="N19" s="150"/>
+      <c r="O19" s="151"/>
+      <c r="P19" s="150"/>
+      <c r="Q19" s="151"/>
+      <c r="R19" s="151"/>
+      <c r="S19" s="22"/>
+      <c r="AD19" s="8"/>
+      <c r="AE19" s="8"/>
+    </row>
+    <row r="20" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="83" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="81">
+        <v>30000</v>
+      </c>
+      <c r="C20" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D20" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E20" s="144"/>
+      <c r="F20" s="108">
+        <v>5132</v>
+      </c>
+      <c r="G20" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="H20" s="104">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="153"/>
+      <c r="J20" s="154"/>
+      <c r="K20" s="153"/>
+      <c r="L20" s="154"/>
+      <c r="M20" s="154"/>
+      <c r="N20" s="153"/>
+      <c r="O20" s="154"/>
+      <c r="P20" s="153"/>
+      <c r="Q20" s="154"/>
+      <c r="R20" s="154"/>
+      <c r="S20" s="22"/>
+      <c r="AD20" s="8"/>
+      <c r="AE20" s="8"/>
+    </row>
+    <row r="21" spans="1:31" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="84" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="85">
+        <v>2000</v>
+      </c>
+      <c r="C21" s="97">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D21" s="98">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E21" s="162"/>
+      <c r="F21" s="115">
+        <v>5140</v>
+      </c>
+      <c r="G21" s="82" t="s">
+        <v>78</v>
+      </c>
+      <c r="H21" s="116">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="163"/>
+      <c r="J21" s="164"/>
+      <c r="K21" s="163"/>
+      <c r="L21" s="164"/>
+      <c r="M21" s="164"/>
+      <c r="N21" s="163"/>
+      <c r="O21" s="164"/>
+      <c r="P21" s="163"/>
+      <c r="Q21" s="164"/>
+      <c r="R21" s="164"/>
+      <c r="S21" s="22"/>
+      <c r="AD21" s="8"/>
+      <c r="AE21" s="8"/>
+    </row>
+    <row r="22" spans="1:31" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E22" s="29"/>
+      <c r="H22" s="45">
+        <f>SUM(H10:H21)</f>
+        <v>0</v>
+      </c>
+      <c r="S22" s="9"/>
+      <c r="AD22" s="8"/>
+      <c r="AE22" s="8"/>
+    </row>
+    <row r="23" spans="1:31" ht="13.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="52"/>
+      <c r="C23" s="52"/>
+      <c r="D23" s="78"/>
+      <c r="F23" s="87" t="s">
+        <v>64</v>
+      </c>
+      <c r="G23" s="88"/>
+      <c r="H23" s="37"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="14"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="14"/>
+      <c r="O23" s="14"/>
+      <c r="AD23" s="8"/>
+      <c r="AE23" s="8"/>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A24" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="B24" s="56"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="79"/>
+      <c r="F24" s="87" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="200" t="s">
-[...42 lines deleted...]
-      <c r="A10" s="80" t="s">
+      <c r="G24" s="87"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="62">
-[...546 lines deleted...]
-      <c r="I24" s="69" t="s">
+      <c r="J24" s="51"/>
+      <c r="K24" s="51"/>
+      <c r="L24" s="52"/>
+      <c r="M24" s="53"/>
+      <c r="N24" s="15"/>
+      <c r="O24" s="15"/>
+      <c r="AD24" s="8"/>
+      <c r="AE24" s="8"/>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A25" s="54"/>
+      <c r="B25" s="56"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="79"/>
+      <c r="F25" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="J24" s="70"/>
-[...1830 lines deleted...]
-      <c r="AC166" s="30"/>
+      <c r="G25" s="87"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="56"/>
+      <c r="M25" s="57"/>
+      <c r="N25" s="15"/>
+      <c r="O25" s="15"/>
+      <c r="AD25" s="8"/>
+      <c r="AE25" s="8"/>
+    </row>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A26" s="54"/>
+      <c r="B26" s="56"/>
+      <c r="C26" s="56"/>
+      <c r="D26" s="79"/>
+      <c r="F26" s="86"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="54"/>
+      <c r="J26" s="55"/>
+      <c r="K26" s="55"/>
+      <c r="L26" s="56"/>
+      <c r="M26" s="57"/>
+      <c r="N26" s="15"/>
+      <c r="O26" s="15"/>
+      <c r="AD26" s="8"/>
+      <c r="AE26" s="8"/>
+    </row>
+    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A27" s="54"/>
+      <c r="B27" s="56"/>
+      <c r="C27" s="56"/>
+      <c r="D27" s="79"/>
+      <c r="F27" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I27" s="54"/>
+      <c r="J27" s="55"/>
+      <c r="K27" s="55"/>
+      <c r="L27" s="56"/>
+      <c r="M27" s="57"/>
+      <c r="N27" s="15"/>
+      <c r="O27" s="15"/>
+      <c r="AD27" s="8"/>
+      <c r="AE27" s="8"/>
+    </row>
+    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A28" s="54"/>
+      <c r="B28" s="56"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="79"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="55"/>
+      <c r="K28" s="55"/>
+      <c r="L28" s="56"/>
+      <c r="M28" s="57"/>
+      <c r="N28" s="15"/>
+      <c r="O28" s="15"/>
+      <c r="AD28" s="8"/>
+      <c r="AE28" s="8"/>
+    </row>
+    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A29" s="54"/>
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="79"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="55"/>
+      <c r="K29" s="55"/>
+      <c r="L29" s="56"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="15"/>
+      <c r="O29" s="15"/>
+      <c r="AD29" s="8"/>
+      <c r="AE29" s="8"/>
+    </row>
+    <row r="30" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A30" s="54"/>
+      <c r="B30" s="56"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="79"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="56"/>
+      <c r="L30" s="56"/>
+      <c r="M30" s="79"/>
+      <c r="AD30" s="8"/>
+      <c r="AE30" s="8"/>
+    </row>
+    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A31" s="54"/>
+      <c r="B31" s="56"/>
+      <c r="C31" s="56"/>
+      <c r="D31" s="79"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="56"/>
+      <c r="K31" s="56"/>
+      <c r="L31" s="56"/>
+      <c r="M31" s="79"/>
+      <c r="AD31" s="8"/>
+      <c r="AE31" s="8"/>
+    </row>
+    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A32" s="54"/>
+      <c r="B32" s="56"/>
+      <c r="C32" s="56"/>
+      <c r="D32" s="79"/>
+      <c r="I32" s="54"/>
+      <c r="J32" s="56"/>
+      <c r="K32" s="56"/>
+      <c r="L32" s="56"/>
+      <c r="M32" s="79"/>
+      <c r="AD32" s="8"/>
+      <c r="AE32" s="8"/>
+    </row>
+    <row r="33" spans="1:29" s="8" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="54"/>
+      <c r="B33" s="56"/>
+      <c r="C33" s="56"/>
+      <c r="D33" s="79"/>
+      <c r="I33" s="58"/>
+      <c r="J33" s="59"/>
+      <c r="K33" s="59"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="60"/>
+      <c r="T33" s="18"/>
+      <c r="U33" s="18"/>
+      <c r="V33" s="18"/>
+      <c r="W33" s="18"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="21"/>
+      <c r="AB33" s="21"/>
+      <c r="AC33" s="21"/>
+    </row>
+    <row r="34" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="54"/>
+      <c r="B34" s="56"/>
+      <c r="C34" s="56"/>
+      <c r="D34" s="79"/>
+      <c r="T34" s="18"/>
+      <c r="U34" s="18"/>
+      <c r="V34" s="18"/>
+      <c r="W34" s="18"/>
+      <c r="X34" s="21"/>
+      <c r="Y34" s="21"/>
+      <c r="Z34" s="21"/>
+      <c r="AA34" s="21"/>
+      <c r="AB34" s="21"/>
+      <c r="AC34" s="21"/>
+    </row>
+    <row r="35" spans="1:29" s="8" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="58"/>
+      <c r="B35" s="59"/>
+      <c r="C35" s="59"/>
+      <c r="D35" s="60"/>
+      <c r="T35" s="18"/>
+      <c r="U35" s="18"/>
+      <c r="V35" s="18"/>
+      <c r="W35" s="18"/>
+      <c r="X35" s="21"/>
+      <c r="Y35" s="21"/>
+      <c r="Z35" s="21"/>
+      <c r="AA35" s="21"/>
+      <c r="AB35" s="21"/>
+      <c r="AC35" s="21"/>
+    </row>
+    <row r="36" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T36" s="18"/>
+      <c r="U36" s="18"/>
+      <c r="V36" s="18"/>
+      <c r="W36" s="18"/>
+      <c r="X36" s="21"/>
+      <c r="Y36" s="21"/>
+      <c r="Z36" s="21"/>
+      <c r="AA36" s="21"/>
+      <c r="AB36" s="21"/>
+      <c r="AC36" s="21"/>
+    </row>
+    <row r="37" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T37" s="18"/>
+      <c r="U37" s="18"/>
+      <c r="V37" s="18"/>
+      <c r="W37" s="18"/>
+      <c r="X37" s="21"/>
+      <c r="Y37" s="21"/>
+      <c r="Z37" s="21"/>
+      <c r="AA37" s="21"/>
+      <c r="AB37" s="21"/>
+      <c r="AC37" s="21"/>
+    </row>
+    <row r="38" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T38" s="18"/>
+      <c r="U38" s="18"/>
+      <c r="V38" s="18"/>
+      <c r="W38" s="18"/>
+      <c r="X38" s="21"/>
+      <c r="Y38" s="21"/>
+      <c r="Z38" s="21"/>
+      <c r="AA38" s="21"/>
+      <c r="AB38" s="21"/>
+      <c r="AC38" s="21"/>
+    </row>
+    <row r="39" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T39" s="18"/>
+      <c r="U39" s="18"/>
+      <c r="V39" s="18"/>
+      <c r="W39" s="18"/>
+      <c r="X39" s="21"/>
+      <c r="Y39" s="21"/>
+      <c r="Z39" s="21"/>
+      <c r="AA39" s="21"/>
+      <c r="AB39" s="21"/>
+      <c r="AC39" s="21"/>
+    </row>
+    <row r="40" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T40" s="18"/>
+      <c r="U40" s="18"/>
+      <c r="V40" s="18"/>
+      <c r="W40" s="18"/>
+      <c r="X40" s="21"/>
+      <c r="Y40" s="21"/>
+      <c r="Z40" s="21"/>
+      <c r="AA40" s="21"/>
+      <c r="AB40" s="21"/>
+      <c r="AC40" s="21"/>
+    </row>
+    <row r="41" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T41" s="18"/>
+      <c r="U41" s="18"/>
+      <c r="V41" s="18"/>
+      <c r="W41" s="18"/>
+      <c r="X41" s="21"/>
+      <c r="Y41" s="21"/>
+      <c r="Z41" s="21"/>
+      <c r="AA41" s="21"/>
+      <c r="AB41" s="21"/>
+      <c r="AC41" s="21"/>
+    </row>
+    <row r="42" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T42" s="18"/>
+      <c r="U42" s="18"/>
+      <c r="V42" s="18"/>
+      <c r="W42" s="18"/>
+      <c r="X42" s="21"/>
+      <c r="Y42" s="21"/>
+      <c r="Z42" s="21"/>
+      <c r="AA42" s="21"/>
+      <c r="AB42" s="21"/>
+      <c r="AC42" s="21"/>
+    </row>
+    <row r="43" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T43" s="18"/>
+      <c r="U43" s="18"/>
+      <c r="V43" s="18"/>
+      <c r="W43" s="18"/>
+      <c r="X43" s="21"/>
+      <c r="Y43" s="21"/>
+      <c r="Z43" s="21"/>
+      <c r="AA43" s="21"/>
+      <c r="AB43" s="21"/>
+      <c r="AC43" s="21"/>
+    </row>
+    <row r="44" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T44" s="18"/>
+      <c r="U44" s="18"/>
+      <c r="V44" s="18"/>
+      <c r="W44" s="18"/>
+      <c r="X44" s="21"/>
+      <c r="Y44" s="21"/>
+      <c r="Z44" s="21"/>
+      <c r="AA44" s="21"/>
+      <c r="AB44" s="21"/>
+      <c r="AC44" s="21"/>
+    </row>
+    <row r="45" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T45" s="18"/>
+      <c r="U45" s="18"/>
+      <c r="V45" s="18"/>
+      <c r="W45" s="18"/>
+      <c r="X45" s="21"/>
+      <c r="Y45" s="21"/>
+      <c r="Z45" s="21"/>
+      <c r="AA45" s="21"/>
+      <c r="AB45" s="21"/>
+      <c r="AC45" s="21"/>
+    </row>
+    <row r="46" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T46" s="18"/>
+      <c r="U46" s="18"/>
+      <c r="V46" s="18"/>
+      <c r="W46" s="18"/>
+      <c r="X46" s="21"/>
+      <c r="Y46" s="21"/>
+      <c r="Z46" s="21"/>
+      <c r="AA46" s="21"/>
+      <c r="AB46" s="21"/>
+      <c r="AC46" s="21"/>
+    </row>
+    <row r="47" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T47" s="18"/>
+      <c r="U47" s="18"/>
+      <c r="V47" s="18"/>
+      <c r="W47" s="18"/>
+      <c r="X47" s="21"/>
+      <c r="Y47" s="21"/>
+      <c r="Z47" s="21"/>
+      <c r="AA47" s="21"/>
+      <c r="AB47" s="21"/>
+      <c r="AC47" s="21"/>
+    </row>
+    <row r="48" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T48" s="18"/>
+      <c r="U48" s="18"/>
+      <c r="V48" s="18"/>
+      <c r="W48" s="18"/>
+      <c r="X48" s="21"/>
+      <c r="Y48" s="21"/>
+      <c r="Z48" s="21"/>
+      <c r="AA48" s="21"/>
+      <c r="AB48" s="21"/>
+      <c r="AC48" s="21"/>
+    </row>
+    <row r="49" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T49" s="18"/>
+      <c r="U49" s="18"/>
+      <c r="V49" s="18"/>
+      <c r="W49" s="18"/>
+      <c r="X49" s="21"/>
+      <c r="Y49" s="21"/>
+      <c r="Z49" s="21"/>
+      <c r="AA49" s="21"/>
+      <c r="AB49" s="21"/>
+      <c r="AC49" s="21"/>
+    </row>
+    <row r="50" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T50" s="18"/>
+      <c r="U50" s="18"/>
+      <c r="V50" s="18"/>
+      <c r="W50" s="18"/>
+      <c r="X50" s="21"/>
+      <c r="Y50" s="21"/>
+      <c r="Z50" s="21"/>
+      <c r="AA50" s="21"/>
+      <c r="AB50" s="21"/>
+      <c r="AC50" s="21"/>
+    </row>
+    <row r="51" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T51" s="18"/>
+      <c r="U51" s="18"/>
+      <c r="V51" s="18"/>
+      <c r="W51" s="18"/>
+      <c r="X51" s="21"/>
+      <c r="Y51" s="21"/>
+      <c r="Z51" s="21"/>
+      <c r="AA51" s="21"/>
+      <c r="AB51" s="21"/>
+      <c r="AC51" s="21"/>
+    </row>
+    <row r="52" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T52" s="18"/>
+      <c r="U52" s="18"/>
+      <c r="V52" s="18"/>
+      <c r="W52" s="18"/>
+      <c r="X52" s="21"/>
+      <c r="Y52" s="21"/>
+      <c r="Z52" s="21"/>
+      <c r="AA52" s="21"/>
+      <c r="AB52" s="21"/>
+      <c r="AC52" s="21"/>
+    </row>
+    <row r="53" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T53" s="18"/>
+      <c r="U53" s="18"/>
+      <c r="V53" s="18"/>
+      <c r="W53" s="18"/>
+      <c r="X53" s="21"/>
+      <c r="Y53" s="21"/>
+      <c r="Z53" s="21"/>
+      <c r="AA53" s="21"/>
+      <c r="AB53" s="21"/>
+      <c r="AC53" s="21"/>
+    </row>
+    <row r="54" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T54" s="18"/>
+      <c r="U54" s="18"/>
+      <c r="V54" s="18"/>
+      <c r="W54" s="18"/>
+      <c r="X54" s="21"/>
+      <c r="Y54" s="21"/>
+      <c r="Z54" s="21"/>
+      <c r="AA54" s="21"/>
+      <c r="AB54" s="21"/>
+      <c r="AC54" s="21"/>
+    </row>
+    <row r="55" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T55" s="18"/>
+      <c r="U55" s="18"/>
+      <c r="V55" s="18"/>
+      <c r="W55" s="18"/>
+      <c r="X55" s="21"/>
+      <c r="Y55" s="21"/>
+      <c r="Z55" s="21"/>
+      <c r="AA55" s="21"/>
+      <c r="AB55" s="21"/>
+      <c r="AC55" s="21"/>
+    </row>
+    <row r="56" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T56" s="18"/>
+      <c r="U56" s="18"/>
+      <c r="V56" s="18"/>
+      <c r="W56" s="18"/>
+      <c r="X56" s="21"/>
+      <c r="Y56" s="21"/>
+      <c r="Z56" s="21"/>
+      <c r="AA56" s="21"/>
+      <c r="AB56" s="21"/>
+      <c r="AC56" s="21"/>
+    </row>
+    <row r="57" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T57" s="18"/>
+      <c r="U57" s="18"/>
+      <c r="V57" s="18"/>
+      <c r="W57" s="18"/>
+      <c r="X57" s="21"/>
+      <c r="Y57" s="21"/>
+      <c r="Z57" s="21"/>
+      <c r="AA57" s="21"/>
+      <c r="AB57" s="21"/>
+      <c r="AC57" s="21"/>
+    </row>
+    <row r="58" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T58" s="18"/>
+      <c r="U58" s="18"/>
+      <c r="V58" s="18"/>
+      <c r="W58" s="18"/>
+      <c r="X58" s="21"/>
+      <c r="Y58" s="21"/>
+      <c r="Z58" s="21"/>
+      <c r="AA58" s="21"/>
+      <c r="AB58" s="21"/>
+      <c r="AC58" s="21"/>
+    </row>
+    <row r="59" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T59" s="18"/>
+      <c r="U59" s="18"/>
+      <c r="V59" s="18"/>
+      <c r="W59" s="18"/>
+      <c r="X59" s="21"/>
+      <c r="Y59" s="21"/>
+      <c r="Z59" s="21"/>
+      <c r="AA59" s="21"/>
+      <c r="AB59" s="21"/>
+      <c r="AC59" s="21"/>
+    </row>
+    <row r="60" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T60" s="18"/>
+      <c r="U60" s="18"/>
+      <c r="V60" s="18"/>
+      <c r="W60" s="18"/>
+      <c r="X60" s="21"/>
+      <c r="Y60" s="21"/>
+      <c r="Z60" s="21"/>
+      <c r="AA60" s="21"/>
+      <c r="AB60" s="21"/>
+      <c r="AC60" s="21"/>
+    </row>
+    <row r="61" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T61" s="18"/>
+      <c r="U61" s="18"/>
+      <c r="V61" s="18"/>
+      <c r="W61" s="18"/>
+      <c r="X61" s="21"/>
+      <c r="Y61" s="21"/>
+      <c r="Z61" s="21"/>
+      <c r="AA61" s="21"/>
+      <c r="AB61" s="21"/>
+      <c r="AC61" s="21"/>
+    </row>
+    <row r="62" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T62" s="18"/>
+      <c r="U62" s="18"/>
+      <c r="V62" s="18"/>
+      <c r="W62" s="18"/>
+      <c r="X62" s="21"/>
+      <c r="Y62" s="21"/>
+      <c r="Z62" s="21"/>
+      <c r="AA62" s="21"/>
+      <c r="AB62" s="21"/>
+      <c r="AC62" s="21"/>
+    </row>
+    <row r="63" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T63" s="18"/>
+      <c r="U63" s="18"/>
+      <c r="V63" s="18"/>
+      <c r="W63" s="18"/>
+      <c r="X63" s="21"/>
+      <c r="Y63" s="21"/>
+      <c r="Z63" s="21"/>
+      <c r="AA63" s="21"/>
+      <c r="AB63" s="21"/>
+      <c r="AC63" s="21"/>
+    </row>
+    <row r="64" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T64" s="18"/>
+      <c r="U64" s="18"/>
+      <c r="V64" s="18"/>
+      <c r="W64" s="18"/>
+      <c r="X64" s="21"/>
+      <c r="Y64" s="21"/>
+      <c r="Z64" s="21"/>
+      <c r="AA64" s="21"/>
+      <c r="AB64" s="21"/>
+      <c r="AC64" s="21"/>
+    </row>
+    <row r="65" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T65" s="18"/>
+      <c r="U65" s="18"/>
+      <c r="V65" s="18"/>
+      <c r="W65" s="18"/>
+      <c r="X65" s="21"/>
+      <c r="Y65" s="21"/>
+      <c r="Z65" s="21"/>
+      <c r="AA65" s="21"/>
+      <c r="AB65" s="21"/>
+      <c r="AC65" s="21"/>
+    </row>
+    <row r="66" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T66" s="18"/>
+      <c r="U66" s="18"/>
+      <c r="V66" s="18"/>
+      <c r="W66" s="18"/>
+      <c r="X66" s="21"/>
+      <c r="Y66" s="21"/>
+      <c r="Z66" s="21"/>
+      <c r="AA66" s="21"/>
+      <c r="AB66" s="21"/>
+      <c r="AC66" s="21"/>
+    </row>
+    <row r="67" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T67" s="18"/>
+      <c r="U67" s="18"/>
+      <c r="V67" s="18"/>
+      <c r="W67" s="18"/>
+      <c r="X67" s="21"/>
+      <c r="Y67" s="21"/>
+      <c r="Z67" s="21"/>
+      <c r="AA67" s="21"/>
+      <c r="AB67" s="21"/>
+      <c r="AC67" s="21"/>
+    </row>
+    <row r="68" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T68" s="18"/>
+      <c r="U68" s="18"/>
+      <c r="V68" s="18"/>
+      <c r="W68" s="18"/>
+      <c r="X68" s="21"/>
+      <c r="Y68" s="21"/>
+      <c r="Z68" s="21"/>
+      <c r="AA68" s="21"/>
+      <c r="AB68" s="21"/>
+      <c r="AC68" s="21"/>
+    </row>
+    <row r="69" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T69" s="18"/>
+      <c r="U69" s="18"/>
+      <c r="V69" s="18"/>
+      <c r="W69" s="18"/>
+      <c r="X69" s="21"/>
+      <c r="Y69" s="21"/>
+      <c r="Z69" s="21"/>
+      <c r="AA69" s="21"/>
+      <c r="AB69" s="21"/>
+      <c r="AC69" s="21"/>
+    </row>
+    <row r="70" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T70" s="18"/>
+      <c r="U70" s="18"/>
+      <c r="V70" s="18"/>
+      <c r="W70" s="18"/>
+      <c r="X70" s="21"/>
+      <c r="Y70" s="21"/>
+      <c r="Z70" s="21"/>
+      <c r="AA70" s="21"/>
+      <c r="AB70" s="21"/>
+      <c r="AC70" s="21"/>
+    </row>
+    <row r="71" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T71" s="18"/>
+      <c r="U71" s="18"/>
+      <c r="V71" s="18"/>
+      <c r="W71" s="18"/>
+      <c r="X71" s="21"/>
+      <c r="Y71" s="21"/>
+      <c r="Z71" s="21"/>
+      <c r="AA71" s="21"/>
+      <c r="AB71" s="21"/>
+      <c r="AC71" s="21"/>
+    </row>
+    <row r="72" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T72" s="18"/>
+      <c r="U72" s="18"/>
+      <c r="V72" s="18"/>
+      <c r="W72" s="18"/>
+      <c r="X72" s="21"/>
+      <c r="Y72" s="21"/>
+      <c r="Z72" s="21"/>
+      <c r="AA72" s="21"/>
+      <c r="AB72" s="21"/>
+      <c r="AC72" s="21"/>
+    </row>
+    <row r="73" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T73" s="18"/>
+      <c r="U73" s="18"/>
+      <c r="V73" s="18"/>
+      <c r="W73" s="18"/>
+      <c r="X73" s="21"/>
+      <c r="Y73" s="21"/>
+      <c r="Z73" s="21"/>
+      <c r="AA73" s="21"/>
+      <c r="AB73" s="21"/>
+      <c r="AC73" s="21"/>
+    </row>
+    <row r="74" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T74" s="18"/>
+      <c r="U74" s="18"/>
+      <c r="V74" s="18"/>
+      <c r="W74" s="18"/>
+      <c r="X74" s="21"/>
+      <c r="Y74" s="21"/>
+      <c r="Z74" s="21"/>
+      <c r="AA74" s="21"/>
+      <c r="AB74" s="21"/>
+      <c r="AC74" s="21"/>
+    </row>
+    <row r="75" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T75" s="18"/>
+      <c r="U75" s="18"/>
+      <c r="V75" s="18"/>
+      <c r="W75" s="18"/>
+      <c r="X75" s="21"/>
+      <c r="Y75" s="21"/>
+      <c r="Z75" s="21"/>
+      <c r="AA75" s="21"/>
+      <c r="AB75" s="21"/>
+      <c r="AC75" s="21"/>
+    </row>
+    <row r="76" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T76" s="18"/>
+      <c r="U76" s="18"/>
+      <c r="V76" s="18"/>
+      <c r="W76" s="18"/>
+      <c r="X76" s="21"/>
+      <c r="Y76" s="21"/>
+      <c r="Z76" s="21"/>
+      <c r="AA76" s="21"/>
+      <c r="AB76" s="21"/>
+      <c r="AC76" s="21"/>
+    </row>
+    <row r="77" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T77" s="18"/>
+      <c r="U77" s="18"/>
+      <c r="V77" s="18"/>
+      <c r="W77" s="18"/>
+      <c r="X77" s="21"/>
+      <c r="Y77" s="21"/>
+      <c r="Z77" s="21"/>
+      <c r="AA77" s="21"/>
+      <c r="AB77" s="21"/>
+      <c r="AC77" s="21"/>
+    </row>
+    <row r="78" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T78" s="18"/>
+      <c r="U78" s="18"/>
+      <c r="V78" s="18"/>
+      <c r="W78" s="18"/>
+      <c r="X78" s="21"/>
+      <c r="Y78" s="21"/>
+      <c r="Z78" s="21"/>
+      <c r="AA78" s="21"/>
+      <c r="AB78" s="21"/>
+      <c r="AC78" s="21"/>
+    </row>
+    <row r="79" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T79" s="18"/>
+      <c r="U79" s="18"/>
+      <c r="V79" s="18"/>
+      <c r="W79" s="18"/>
+      <c r="X79" s="21"/>
+      <c r="Y79" s="21"/>
+      <c r="Z79" s="21"/>
+      <c r="AA79" s="21"/>
+      <c r="AB79" s="21"/>
+      <c r="AC79" s="21"/>
+    </row>
+    <row r="80" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T80" s="18"/>
+      <c r="U80" s="18"/>
+      <c r="V80" s="18"/>
+      <c r="W80" s="18"/>
+      <c r="X80" s="21"/>
+      <c r="Y80" s="21"/>
+      <c r="Z80" s="21"/>
+      <c r="AA80" s="21"/>
+      <c r="AB80" s="21"/>
+      <c r="AC80" s="21"/>
+    </row>
+    <row r="81" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T81" s="18"/>
+      <c r="U81" s="18"/>
+      <c r="V81" s="18"/>
+      <c r="W81" s="18"/>
+      <c r="X81" s="21"/>
+      <c r="Y81" s="21"/>
+      <c r="Z81" s="21"/>
+      <c r="AA81" s="21"/>
+      <c r="AB81" s="21"/>
+      <c r="AC81" s="21"/>
+    </row>
+    <row r="82" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T82" s="18"/>
+      <c r="U82" s="18"/>
+      <c r="V82" s="18"/>
+      <c r="W82" s="18"/>
+      <c r="X82" s="21"/>
+      <c r="Y82" s="21"/>
+      <c r="Z82" s="21"/>
+      <c r="AA82" s="21"/>
+      <c r="AB82" s="21"/>
+      <c r="AC82" s="21"/>
+    </row>
+    <row r="83" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T83" s="18"/>
+      <c r="U83" s="18"/>
+      <c r="V83" s="18"/>
+      <c r="W83" s="18"/>
+      <c r="X83" s="21"/>
+      <c r="Y83" s="21"/>
+      <c r="Z83" s="21"/>
+      <c r="AA83" s="21"/>
+      <c r="AB83" s="21"/>
+      <c r="AC83" s="21"/>
+    </row>
+    <row r="84" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T84" s="18"/>
+      <c r="U84" s="18"/>
+      <c r="V84" s="18"/>
+      <c r="W84" s="18"/>
+      <c r="X84" s="21"/>
+      <c r="Y84" s="21"/>
+      <c r="Z84" s="21"/>
+      <c r="AA84" s="21"/>
+      <c r="AB84" s="21"/>
+      <c r="AC84" s="21"/>
+    </row>
+    <row r="85" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T85" s="18"/>
+      <c r="U85" s="18"/>
+      <c r="V85" s="18"/>
+      <c r="W85" s="18"/>
+      <c r="X85" s="21"/>
+      <c r="Y85" s="21"/>
+      <c r="Z85" s="21"/>
+      <c r="AA85" s="21"/>
+      <c r="AB85" s="21"/>
+      <c r="AC85" s="21"/>
+    </row>
+    <row r="86" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T86" s="18"/>
+      <c r="U86" s="18"/>
+      <c r="V86" s="18"/>
+      <c r="W86" s="18"/>
+      <c r="X86" s="21"/>
+      <c r="Y86" s="21"/>
+      <c r="Z86" s="21"/>
+      <c r="AA86" s="21"/>
+      <c r="AB86" s="21"/>
+      <c r="AC86" s="21"/>
+    </row>
+    <row r="87" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T87" s="18"/>
+      <c r="U87" s="18"/>
+      <c r="V87" s="18"/>
+      <c r="W87" s="18"/>
+      <c r="X87" s="21"/>
+      <c r="Y87" s="21"/>
+      <c r="Z87" s="21"/>
+      <c r="AA87" s="21"/>
+      <c r="AB87" s="21"/>
+      <c r="AC87" s="21"/>
+    </row>
+    <row r="88" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T88" s="18"/>
+      <c r="U88" s="18"/>
+      <c r="V88" s="18"/>
+      <c r="W88" s="18"/>
+      <c r="X88" s="21"/>
+      <c r="Y88" s="21"/>
+      <c r="Z88" s="21"/>
+      <c r="AA88" s="21"/>
+      <c r="AB88" s="21"/>
+      <c r="AC88" s="21"/>
+    </row>
+    <row r="89" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T89" s="18"/>
+      <c r="U89" s="18"/>
+      <c r="V89" s="18"/>
+      <c r="W89" s="18"/>
+      <c r="X89" s="21"/>
+      <c r="Y89" s="21"/>
+      <c r="Z89" s="21"/>
+      <c r="AA89" s="21"/>
+      <c r="AB89" s="21"/>
+      <c r="AC89" s="21"/>
+    </row>
+    <row r="90" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T90" s="18"/>
+      <c r="U90" s="18"/>
+      <c r="V90" s="18"/>
+      <c r="W90" s="18"/>
+      <c r="X90" s="21"/>
+      <c r="Y90" s="21"/>
+      <c r="Z90" s="21"/>
+      <c r="AA90" s="21"/>
+      <c r="AB90" s="21"/>
+      <c r="AC90" s="21"/>
+    </row>
+    <row r="91" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T91" s="18"/>
+      <c r="U91" s="18"/>
+      <c r="V91" s="18"/>
+      <c r="W91" s="18"/>
+      <c r="X91" s="21"/>
+      <c r="Y91" s="21"/>
+      <c r="Z91" s="21"/>
+      <c r="AA91" s="21"/>
+      <c r="AB91" s="21"/>
+      <c r="AC91" s="21"/>
+    </row>
+    <row r="92" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T92" s="18"/>
+      <c r="U92" s="18"/>
+      <c r="V92" s="18"/>
+      <c r="W92" s="18"/>
+      <c r="X92" s="21"/>
+      <c r="Y92" s="21"/>
+      <c r="Z92" s="21"/>
+      <c r="AA92" s="21"/>
+      <c r="AB92" s="21"/>
+      <c r="AC92" s="21"/>
+    </row>
+    <row r="93" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T93" s="18"/>
+      <c r="U93" s="18"/>
+      <c r="V93" s="18"/>
+      <c r="W93" s="18"/>
+      <c r="X93" s="21"/>
+      <c r="Y93" s="21"/>
+      <c r="Z93" s="21"/>
+      <c r="AA93" s="21"/>
+      <c r="AB93" s="21"/>
+      <c r="AC93" s="21"/>
+    </row>
+    <row r="94" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T94" s="18"/>
+      <c r="U94" s="18"/>
+      <c r="V94" s="18"/>
+      <c r="W94" s="18"/>
+      <c r="X94" s="21"/>
+      <c r="Y94" s="21"/>
+      <c r="Z94" s="21"/>
+      <c r="AA94" s="21"/>
+      <c r="AB94" s="21"/>
+      <c r="AC94" s="21"/>
+    </row>
+    <row r="95" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T95" s="18"/>
+      <c r="U95" s="18"/>
+      <c r="V95" s="18"/>
+      <c r="W95" s="18"/>
+      <c r="X95" s="21"/>
+      <c r="Y95" s="21"/>
+      <c r="Z95" s="21"/>
+      <c r="AA95" s="21"/>
+      <c r="AB95" s="21"/>
+      <c r="AC95" s="21"/>
+    </row>
+    <row r="96" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T96" s="18"/>
+      <c r="U96" s="18"/>
+      <c r="V96" s="18"/>
+      <c r="W96" s="18"/>
+      <c r="X96" s="21"/>
+      <c r="Y96" s="21"/>
+      <c r="Z96" s="21"/>
+      <c r="AA96" s="21"/>
+      <c r="AB96" s="21"/>
+      <c r="AC96" s="21"/>
+    </row>
+    <row r="97" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T97" s="18"/>
+      <c r="U97" s="18"/>
+      <c r="V97" s="18"/>
+      <c r="W97" s="18"/>
+      <c r="X97" s="21"/>
+      <c r="Y97" s="21"/>
+      <c r="Z97" s="21"/>
+      <c r="AA97" s="21"/>
+      <c r="AB97" s="21"/>
+      <c r="AC97" s="21"/>
+    </row>
+    <row r="98" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T98" s="18"/>
+      <c r="U98" s="18"/>
+      <c r="V98" s="18"/>
+      <c r="W98" s="18"/>
+      <c r="X98" s="21"/>
+      <c r="Y98" s="21"/>
+      <c r="Z98" s="21"/>
+      <c r="AA98" s="21"/>
+      <c r="AB98" s="21"/>
+      <c r="AC98" s="21"/>
+    </row>
+    <row r="99" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T99" s="18"/>
+      <c r="U99" s="18"/>
+      <c r="V99" s="18"/>
+      <c r="W99" s="18"/>
+      <c r="X99" s="21"/>
+      <c r="Y99" s="21"/>
+      <c r="Z99" s="21"/>
+      <c r="AA99" s="21"/>
+      <c r="AB99" s="21"/>
+      <c r="AC99" s="21"/>
+    </row>
+    <row r="100" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T100" s="18"/>
+      <c r="U100" s="18"/>
+      <c r="V100" s="18"/>
+      <c r="W100" s="18"/>
+      <c r="X100" s="21"/>
+      <c r="Y100" s="21"/>
+      <c r="Z100" s="21"/>
+      <c r="AA100" s="21"/>
+      <c r="AB100" s="21"/>
+      <c r="AC100" s="21"/>
+    </row>
+    <row r="101" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T101" s="18"/>
+      <c r="U101" s="18"/>
+      <c r="V101" s="18"/>
+      <c r="W101" s="18"/>
+      <c r="X101" s="21"/>
+      <c r="Y101" s="21"/>
+      <c r="Z101" s="21"/>
+      <c r="AA101" s="21"/>
+      <c r="AB101" s="21"/>
+      <c r="AC101" s="21"/>
+    </row>
+    <row r="102" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T102" s="18"/>
+      <c r="U102" s="18"/>
+      <c r="V102" s="18"/>
+      <c r="W102" s="18"/>
+      <c r="X102" s="21"/>
+      <c r="Y102" s="21"/>
+      <c r="Z102" s="21"/>
+      <c r="AA102" s="21"/>
+      <c r="AB102" s="21"/>
+      <c r="AC102" s="21"/>
+    </row>
+    <row r="103" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T103" s="18"/>
+      <c r="U103" s="18"/>
+      <c r="V103" s="18"/>
+      <c r="W103" s="18"/>
+      <c r="X103" s="21"/>
+      <c r="Y103" s="21"/>
+      <c r="Z103" s="21"/>
+      <c r="AA103" s="21"/>
+      <c r="AB103" s="21"/>
+      <c r="AC103" s="21"/>
+    </row>
+    <row r="104" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T104" s="18"/>
+      <c r="U104" s="18"/>
+      <c r="V104" s="18"/>
+      <c r="W104" s="18"/>
+      <c r="X104" s="21"/>
+      <c r="Y104" s="21"/>
+      <c r="Z104" s="21"/>
+      <c r="AA104" s="21"/>
+      <c r="AB104" s="21"/>
+      <c r="AC104" s="21"/>
+    </row>
+    <row r="105" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T105" s="18"/>
+      <c r="U105" s="18"/>
+      <c r="V105" s="18"/>
+      <c r="W105" s="18"/>
+      <c r="X105" s="21"/>
+      <c r="Y105" s="21"/>
+      <c r="Z105" s="21"/>
+      <c r="AA105" s="21"/>
+      <c r="AB105" s="21"/>
+      <c r="AC105" s="21"/>
+    </row>
+    <row r="106" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T106" s="18"/>
+      <c r="U106" s="18"/>
+      <c r="V106" s="18"/>
+      <c r="W106" s="18"/>
+      <c r="X106" s="21"/>
+      <c r="Y106" s="21"/>
+      <c r="Z106" s="21"/>
+      <c r="AA106" s="21"/>
+      <c r="AB106" s="21"/>
+      <c r="AC106" s="21"/>
+    </row>
+    <row r="107" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T107" s="18"/>
+      <c r="U107" s="18"/>
+      <c r="V107" s="18"/>
+      <c r="W107" s="18"/>
+      <c r="X107" s="21"/>
+      <c r="Y107" s="21"/>
+      <c r="Z107" s="21"/>
+      <c r="AA107" s="21"/>
+      <c r="AB107" s="21"/>
+      <c r="AC107" s="21"/>
+    </row>
+    <row r="108" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T108" s="18"/>
+      <c r="U108" s="18"/>
+      <c r="V108" s="18"/>
+      <c r="W108" s="18"/>
+      <c r="X108" s="21"/>
+      <c r="Y108" s="21"/>
+      <c r="Z108" s="21"/>
+      <c r="AA108" s="21"/>
+      <c r="AB108" s="21"/>
+      <c r="AC108" s="21"/>
+    </row>
+    <row r="109" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T109" s="18"/>
+      <c r="U109" s="18"/>
+      <c r="V109" s="18"/>
+      <c r="W109" s="18"/>
+      <c r="X109" s="21"/>
+      <c r="Y109" s="21"/>
+      <c r="Z109" s="21"/>
+      <c r="AA109" s="21"/>
+      <c r="AB109" s="21"/>
+      <c r="AC109" s="21"/>
+    </row>
+    <row r="110" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T110" s="18"/>
+      <c r="U110" s="18"/>
+      <c r="V110" s="18"/>
+      <c r="W110" s="18"/>
+      <c r="X110" s="21"/>
+      <c r="Y110" s="21"/>
+      <c r="Z110" s="21"/>
+      <c r="AA110" s="21"/>
+      <c r="AB110" s="21"/>
+      <c r="AC110" s="21"/>
+    </row>
+    <row r="111" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T111" s="18"/>
+      <c r="U111" s="18"/>
+      <c r="V111" s="18"/>
+      <c r="W111" s="18"/>
+      <c r="X111" s="21"/>
+      <c r="Y111" s="21"/>
+      <c r="Z111" s="21"/>
+      <c r="AA111" s="21"/>
+      <c r="AB111" s="21"/>
+      <c r="AC111" s="21"/>
+    </row>
+    <row r="112" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T112" s="18"/>
+      <c r="U112" s="18"/>
+      <c r="V112" s="18"/>
+      <c r="W112" s="18"/>
+      <c r="X112" s="21"/>
+      <c r="Y112" s="21"/>
+      <c r="Z112" s="21"/>
+      <c r="AA112" s="21"/>
+      <c r="AB112" s="21"/>
+      <c r="AC112" s="21"/>
+    </row>
+    <row r="113" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T113" s="18"/>
+      <c r="U113" s="18"/>
+      <c r="V113" s="18"/>
+      <c r="W113" s="18"/>
+      <c r="X113" s="21"/>
+      <c r="Y113" s="21"/>
+      <c r="Z113" s="21"/>
+      <c r="AA113" s="21"/>
+      <c r="AB113" s="21"/>
+      <c r="AC113" s="21"/>
+    </row>
+    <row r="114" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T114" s="18"/>
+      <c r="U114" s="18"/>
+      <c r="V114" s="18"/>
+      <c r="W114" s="18"/>
+      <c r="X114" s="21"/>
+      <c r="Y114" s="21"/>
+      <c r="Z114" s="21"/>
+      <c r="AA114" s="21"/>
+      <c r="AB114" s="21"/>
+      <c r="AC114" s="21"/>
+    </row>
+    <row r="115" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T115" s="18"/>
+      <c r="U115" s="18"/>
+      <c r="V115" s="18"/>
+      <c r="W115" s="18"/>
+      <c r="X115" s="21"/>
+      <c r="Y115" s="21"/>
+      <c r="Z115" s="21"/>
+      <c r="AA115" s="21"/>
+      <c r="AB115" s="21"/>
+      <c r="AC115" s="21"/>
+    </row>
+    <row r="116" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T116" s="18"/>
+      <c r="U116" s="18"/>
+      <c r="V116" s="18"/>
+      <c r="W116" s="18"/>
+      <c r="X116" s="21"/>
+      <c r="Y116" s="21"/>
+      <c r="Z116" s="21"/>
+      <c r="AA116" s="21"/>
+      <c r="AB116" s="21"/>
+      <c r="AC116" s="21"/>
+    </row>
+    <row r="117" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T117" s="18"/>
+      <c r="U117" s="18"/>
+      <c r="V117" s="18"/>
+      <c r="W117" s="18"/>
+      <c r="X117" s="21"/>
+      <c r="Y117" s="21"/>
+      <c r="Z117" s="21"/>
+      <c r="AA117" s="21"/>
+      <c r="AB117" s="21"/>
+      <c r="AC117" s="21"/>
+    </row>
+    <row r="118" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T118" s="18"/>
+      <c r="U118" s="18"/>
+      <c r="V118" s="18"/>
+      <c r="W118" s="18"/>
+      <c r="X118" s="21"/>
+      <c r="Y118" s="21"/>
+      <c r="Z118" s="21"/>
+      <c r="AA118" s="21"/>
+      <c r="AB118" s="21"/>
+      <c r="AC118" s="21"/>
+    </row>
+    <row r="119" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T119" s="18"/>
+      <c r="U119" s="18"/>
+      <c r="V119" s="18"/>
+      <c r="W119" s="18"/>
+      <c r="X119" s="21"/>
+      <c r="Y119" s="21"/>
+      <c r="Z119" s="21"/>
+      <c r="AA119" s="21"/>
+      <c r="AB119" s="21"/>
+      <c r="AC119" s="21"/>
+    </row>
+    <row r="120" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T120" s="18"/>
+      <c r="U120" s="18"/>
+      <c r="V120" s="18"/>
+      <c r="W120" s="18"/>
+      <c r="X120" s="21"/>
+      <c r="Y120" s="21"/>
+      <c r="Z120" s="21"/>
+      <c r="AA120" s="21"/>
+      <c r="AB120" s="21"/>
+      <c r="AC120" s="21"/>
+    </row>
+    <row r="121" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T121" s="18"/>
+      <c r="U121" s="18"/>
+      <c r="V121" s="18"/>
+      <c r="W121" s="18"/>
+      <c r="X121" s="21"/>
+      <c r="Y121" s="21"/>
+      <c r="Z121" s="21"/>
+      <c r="AA121" s="21"/>
+      <c r="AB121" s="21"/>
+      <c r="AC121" s="21"/>
+    </row>
+    <row r="122" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T122" s="18"/>
+      <c r="U122" s="18"/>
+      <c r="V122" s="18"/>
+      <c r="W122" s="18"/>
+      <c r="X122" s="21"/>
+      <c r="Y122" s="21"/>
+      <c r="Z122" s="21"/>
+      <c r="AA122" s="21"/>
+      <c r="AB122" s="21"/>
+      <c r="AC122" s="21"/>
+    </row>
+    <row r="123" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T123" s="18"/>
+      <c r="U123" s="18"/>
+      <c r="V123" s="18"/>
+      <c r="W123" s="18"/>
+      <c r="X123" s="21"/>
+      <c r="Y123" s="21"/>
+      <c r="Z123" s="21"/>
+      <c r="AA123" s="21"/>
+      <c r="AB123" s="21"/>
+      <c r="AC123" s="21"/>
+    </row>
+    <row r="124" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T124" s="18"/>
+      <c r="U124" s="18"/>
+      <c r="V124" s="18"/>
+      <c r="W124" s="18"/>
+      <c r="X124" s="21"/>
+      <c r="Y124" s="21"/>
+      <c r="Z124" s="21"/>
+      <c r="AA124" s="21"/>
+      <c r="AB124" s="21"/>
+      <c r="AC124" s="21"/>
+    </row>
+    <row r="125" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T125" s="18"/>
+      <c r="U125" s="18"/>
+      <c r="V125" s="18"/>
+      <c r="W125" s="18"/>
+      <c r="X125" s="21"/>
+      <c r="Y125" s="21"/>
+      <c r="Z125" s="21"/>
+      <c r="AA125" s="21"/>
+      <c r="AB125" s="21"/>
+      <c r="AC125" s="21"/>
+    </row>
+    <row r="126" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T126" s="18"/>
+      <c r="U126" s="18"/>
+      <c r="V126" s="18"/>
+      <c r="W126" s="18"/>
+      <c r="X126" s="21"/>
+      <c r="Y126" s="21"/>
+      <c r="Z126" s="21"/>
+      <c r="AA126" s="21"/>
+      <c r="AB126" s="21"/>
+      <c r="AC126" s="21"/>
+    </row>
+    <row r="127" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T127" s="18"/>
+      <c r="U127" s="18"/>
+      <c r="V127" s="18"/>
+      <c r="W127" s="18"/>
+      <c r="X127" s="21"/>
+      <c r="Y127" s="21"/>
+      <c r="Z127" s="21"/>
+      <c r="AA127" s="21"/>
+      <c r="AB127" s="21"/>
+      <c r="AC127" s="21"/>
+    </row>
+    <row r="128" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T128" s="18"/>
+      <c r="U128" s="18"/>
+      <c r="V128" s="18"/>
+      <c r="W128" s="18"/>
+      <c r="X128" s="21"/>
+      <c r="Y128" s="21"/>
+      <c r="Z128" s="21"/>
+      <c r="AA128" s="21"/>
+      <c r="AB128" s="21"/>
+      <c r="AC128" s="21"/>
+    </row>
+    <row r="129" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T129" s="18"/>
+      <c r="U129" s="18"/>
+      <c r="V129" s="18"/>
+      <c r="W129" s="18"/>
+      <c r="X129" s="21"/>
+      <c r="Y129" s="21"/>
+      <c r="Z129" s="21"/>
+      <c r="AA129" s="21"/>
+      <c r="AB129" s="21"/>
+      <c r="AC129" s="21"/>
+    </row>
+    <row r="130" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T130" s="18"/>
+      <c r="U130" s="18"/>
+      <c r="V130" s="18"/>
+      <c r="W130" s="18"/>
+      <c r="X130" s="21"/>
+      <c r="Y130" s="21"/>
+      <c r="Z130" s="21"/>
+      <c r="AA130" s="21"/>
+      <c r="AB130" s="21"/>
+      <c r="AC130" s="21"/>
+    </row>
+    <row r="131" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T131" s="18"/>
+      <c r="U131" s="18"/>
+      <c r="V131" s="18"/>
+      <c r="W131" s="18"/>
+      <c r="X131" s="21"/>
+      <c r="Y131" s="21"/>
+      <c r="Z131" s="21"/>
+      <c r="AA131" s="21"/>
+      <c r="AB131" s="21"/>
+      <c r="AC131" s="21"/>
+    </row>
+    <row r="132" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T132" s="18"/>
+      <c r="U132" s="18"/>
+      <c r="V132" s="18"/>
+      <c r="W132" s="18"/>
+      <c r="X132" s="21"/>
+      <c r="Y132" s="21"/>
+      <c r="Z132" s="21"/>
+      <c r="AA132" s="21"/>
+      <c r="AB132" s="21"/>
+      <c r="AC132" s="21"/>
+    </row>
+    <row r="133" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T133" s="18"/>
+      <c r="U133" s="18"/>
+      <c r="V133" s="18"/>
+      <c r="W133" s="18"/>
+      <c r="X133" s="21"/>
+      <c r="Y133" s="21"/>
+      <c r="Z133" s="21"/>
+      <c r="AA133" s="21"/>
+      <c r="AB133" s="21"/>
+      <c r="AC133" s="21"/>
+    </row>
+    <row r="134" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T134" s="18"/>
+      <c r="U134" s="18"/>
+      <c r="V134" s="18"/>
+      <c r="W134" s="18"/>
+      <c r="X134" s="21"/>
+      <c r="Y134" s="21"/>
+      <c r="Z134" s="21"/>
+      <c r="AA134" s="21"/>
+      <c r="AB134" s="21"/>
+      <c r="AC134" s="21"/>
+    </row>
+    <row r="135" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T135" s="18"/>
+      <c r="U135" s="18"/>
+      <c r="V135" s="18"/>
+      <c r="W135" s="18"/>
+      <c r="X135" s="21"/>
+      <c r="Y135" s="21"/>
+      <c r="Z135" s="21"/>
+      <c r="AA135" s="21"/>
+      <c r="AB135" s="21"/>
+      <c r="AC135" s="21"/>
+    </row>
+    <row r="136" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T136" s="18"/>
+      <c r="U136" s="18"/>
+      <c r="V136" s="18"/>
+      <c r="W136" s="18"/>
+      <c r="X136" s="21"/>
+      <c r="Y136" s="21"/>
+      <c r="Z136" s="21"/>
+      <c r="AA136" s="21"/>
+      <c r="AB136" s="21"/>
+      <c r="AC136" s="21"/>
+    </row>
+    <row r="137" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T137" s="18"/>
+      <c r="U137" s="18"/>
+      <c r="V137" s="18"/>
+      <c r="W137" s="18"/>
+      <c r="X137" s="21"/>
+      <c r="Y137" s="21"/>
+      <c r="Z137" s="21"/>
+      <c r="AA137" s="21"/>
+      <c r="AB137" s="21"/>
+      <c r="AC137" s="21"/>
+    </row>
+    <row r="138" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T138" s="18"/>
+      <c r="U138" s="18"/>
+      <c r="V138" s="18"/>
+      <c r="W138" s="18"/>
+      <c r="X138" s="21"/>
+      <c r="Y138" s="21"/>
+      <c r="Z138" s="21"/>
+      <c r="AA138" s="21"/>
+      <c r="AB138" s="21"/>
+      <c r="AC138" s="21"/>
+    </row>
+    <row r="139" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T139" s="18"/>
+      <c r="U139" s="18"/>
+      <c r="V139" s="18"/>
+      <c r="W139" s="18"/>
+      <c r="X139" s="21"/>
+      <c r="Y139" s="21"/>
+      <c r="Z139" s="21"/>
+      <c r="AA139" s="21"/>
+      <c r="AB139" s="21"/>
+      <c r="AC139" s="21"/>
+    </row>
+    <row r="140" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T140" s="18"/>
+      <c r="U140" s="18"/>
+      <c r="V140" s="18"/>
+      <c r="W140" s="18"/>
+      <c r="X140" s="21"/>
+      <c r="Y140" s="21"/>
+      <c r="Z140" s="21"/>
+      <c r="AA140" s="21"/>
+      <c r="AB140" s="21"/>
+      <c r="AC140" s="21"/>
+    </row>
+    <row r="141" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T141" s="18"/>
+      <c r="U141" s="18"/>
+      <c r="V141" s="18"/>
+      <c r="W141" s="18"/>
+      <c r="X141" s="21"/>
+      <c r="Y141" s="21"/>
+      <c r="Z141" s="21"/>
+      <c r="AA141" s="21"/>
+      <c r="AB141" s="21"/>
+      <c r="AC141" s="21"/>
+    </row>
+    <row r="142" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T142" s="18"/>
+      <c r="U142" s="18"/>
+      <c r="V142" s="18"/>
+      <c r="W142" s="18"/>
+      <c r="X142" s="21"/>
+      <c r="Y142" s="21"/>
+      <c r="Z142" s="21"/>
+      <c r="AA142" s="21"/>
+      <c r="AB142" s="21"/>
+      <c r="AC142" s="21"/>
+    </row>
+    <row r="143" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T143" s="18"/>
+      <c r="U143" s="18"/>
+      <c r="V143" s="18"/>
+      <c r="W143" s="18"/>
+      <c r="X143" s="21"/>
+      <c r="Y143" s="21"/>
+      <c r="Z143" s="21"/>
+      <c r="AA143" s="21"/>
+      <c r="AB143" s="21"/>
+      <c r="AC143" s="21"/>
+    </row>
+    <row r="144" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T144" s="18"/>
+      <c r="U144" s="18"/>
+      <c r="V144" s="18"/>
+      <c r="W144" s="18"/>
+      <c r="X144" s="21"/>
+      <c r="Y144" s="21"/>
+      <c r="Z144" s="21"/>
+      <c r="AA144" s="21"/>
+      <c r="AB144" s="21"/>
+      <c r="AC144" s="21"/>
+    </row>
+    <row r="145" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T145" s="18"/>
+      <c r="U145" s="18"/>
+      <c r="V145" s="18"/>
+      <c r="W145" s="18"/>
+      <c r="X145" s="21"/>
+      <c r="Y145" s="21"/>
+      <c r="Z145" s="21"/>
+      <c r="AA145" s="21"/>
+      <c r="AB145" s="21"/>
+      <c r="AC145" s="21"/>
+    </row>
+    <row r="146" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T146" s="18"/>
+      <c r="U146" s="18"/>
+      <c r="V146" s="18"/>
+      <c r="W146" s="18"/>
+      <c r="X146" s="21"/>
+      <c r="Y146" s="21"/>
+      <c r="Z146" s="21"/>
+      <c r="AA146" s="21"/>
+      <c r="AB146" s="21"/>
+      <c r="AC146" s="21"/>
+    </row>
+    <row r="147" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T147" s="18"/>
+      <c r="U147" s="18"/>
+      <c r="V147" s="18"/>
+      <c r="W147" s="18"/>
+      <c r="X147" s="21"/>
+      <c r="Y147" s="21"/>
+      <c r="Z147" s="21"/>
+      <c r="AA147" s="21"/>
+      <c r="AB147" s="21"/>
+      <c r="AC147" s="21"/>
+    </row>
+    <row r="148" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T148" s="18"/>
+      <c r="U148" s="18"/>
+      <c r="V148" s="18"/>
+      <c r="W148" s="18"/>
+      <c r="X148" s="21"/>
+      <c r="Y148" s="21"/>
+      <c r="Z148" s="21"/>
+      <c r="AA148" s="21"/>
+      <c r="AB148" s="21"/>
+      <c r="AC148" s="21"/>
+    </row>
+    <row r="149" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T149" s="18"/>
+      <c r="U149" s="18"/>
+      <c r="V149" s="18"/>
+      <c r="W149" s="18"/>
+      <c r="X149" s="21"/>
+      <c r="Y149" s="21"/>
+      <c r="Z149" s="21"/>
+      <c r="AA149" s="21"/>
+      <c r="AB149" s="21"/>
+      <c r="AC149" s="21"/>
+    </row>
+    <row r="150" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T150" s="18"/>
+      <c r="U150" s="18"/>
+      <c r="V150" s="18"/>
+      <c r="W150" s="18"/>
+      <c r="X150" s="21"/>
+      <c r="Y150" s="21"/>
+      <c r="Z150" s="21"/>
+      <c r="AA150" s="21"/>
+      <c r="AB150" s="21"/>
+      <c r="AC150" s="21"/>
+    </row>
+    <row r="151" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T151" s="18"/>
+      <c r="U151" s="18"/>
+      <c r="V151" s="18"/>
+      <c r="W151" s="18"/>
+      <c r="X151" s="21"/>
+      <c r="Y151" s="21"/>
+      <c r="Z151" s="21"/>
+      <c r="AA151" s="21"/>
+      <c r="AB151" s="21"/>
+      <c r="AC151" s="21"/>
+    </row>
+    <row r="152" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T152" s="18"/>
+      <c r="U152" s="18"/>
+      <c r="V152" s="18"/>
+      <c r="W152" s="18"/>
+      <c r="X152" s="21"/>
+      <c r="Y152" s="21"/>
+      <c r="Z152" s="21"/>
+      <c r="AA152" s="21"/>
+      <c r="AB152" s="21"/>
+      <c r="AC152" s="21"/>
+    </row>
+    <row r="153" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T153" s="18"/>
+      <c r="U153" s="18"/>
+      <c r="V153" s="18"/>
+      <c r="W153" s="18"/>
+      <c r="X153" s="21"/>
+      <c r="Y153" s="21"/>
+      <c r="Z153" s="21"/>
+      <c r="AA153" s="21"/>
+      <c r="AB153" s="21"/>
+      <c r="AC153" s="21"/>
+    </row>
+    <row r="154" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T154" s="18"/>
+      <c r="U154" s="18"/>
+      <c r="V154" s="18"/>
+      <c r="W154" s="18"/>
+      <c r="X154" s="21"/>
+      <c r="Y154" s="21"/>
+      <c r="Z154" s="21"/>
+      <c r="AA154" s="21"/>
+      <c r="AB154" s="21"/>
+      <c r="AC154" s="21"/>
+    </row>
+    <row r="155" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T155" s="18"/>
+      <c r="U155" s="18"/>
+      <c r="V155" s="18"/>
+      <c r="W155" s="18"/>
+      <c r="X155" s="21"/>
+      <c r="Y155" s="21"/>
+      <c r="Z155" s="21"/>
+      <c r="AA155" s="21"/>
+      <c r="AB155" s="21"/>
+      <c r="AC155" s="21"/>
+    </row>
+    <row r="156" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T156" s="18"/>
+      <c r="U156" s="18"/>
+      <c r="V156" s="18"/>
+      <c r="W156" s="18"/>
+      <c r="X156" s="21"/>
+      <c r="Y156" s="21"/>
+      <c r="Z156" s="21"/>
+      <c r="AA156" s="21"/>
+      <c r="AB156" s="21"/>
+      <c r="AC156" s="21"/>
+    </row>
+    <row r="157" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T157" s="18"/>
+      <c r="U157" s="18"/>
+      <c r="V157" s="18"/>
+      <c r="W157" s="18"/>
+      <c r="X157" s="21"/>
+      <c r="Y157" s="21"/>
+      <c r="Z157" s="21"/>
+      <c r="AA157" s="21"/>
+      <c r="AB157" s="21"/>
+      <c r="AC157" s="21"/>
+    </row>
+    <row r="158" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T158" s="18"/>
+      <c r="U158" s="18"/>
+      <c r="V158" s="18"/>
+      <c r="W158" s="18"/>
+      <c r="X158" s="21"/>
+      <c r="Y158" s="21"/>
+      <c r="Z158" s="21"/>
+      <c r="AA158" s="21"/>
+      <c r="AB158" s="21"/>
+      <c r="AC158" s="21"/>
+    </row>
+    <row r="159" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T159" s="18"/>
+      <c r="U159" s="18"/>
+      <c r="V159" s="18"/>
+      <c r="W159" s="18"/>
+      <c r="X159" s="21"/>
+      <c r="Y159" s="21"/>
+      <c r="Z159" s="21"/>
+      <c r="AA159" s="21"/>
+      <c r="AB159" s="21"/>
+      <c r="AC159" s="21"/>
+    </row>
+    <row r="160" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T160" s="18"/>
+      <c r="U160" s="18"/>
+      <c r="V160" s="18"/>
+      <c r="W160" s="18"/>
+      <c r="X160" s="21"/>
+      <c r="Y160" s="21"/>
+      <c r="Z160" s="21"/>
+      <c r="AA160" s="21"/>
+      <c r="AB160" s="21"/>
+      <c r="AC160" s="21"/>
+    </row>
+    <row r="161" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T161" s="18"/>
+      <c r="U161" s="18"/>
+      <c r="V161" s="18"/>
+      <c r="W161" s="18"/>
+      <c r="X161" s="21"/>
+      <c r="Y161" s="21"/>
+      <c r="Z161" s="21"/>
+      <c r="AA161" s="21"/>
+      <c r="AB161" s="21"/>
+      <c r="AC161" s="21"/>
+    </row>
+    <row r="162" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T162" s="18"/>
+      <c r="U162" s="18"/>
+      <c r="V162" s="18"/>
+      <c r="W162" s="18"/>
+      <c r="X162" s="21"/>
+      <c r="Y162" s="21"/>
+      <c r="Z162" s="21"/>
+      <c r="AA162" s="21"/>
+      <c r="AB162" s="21"/>
+      <c r="AC162" s="21"/>
+    </row>
+    <row r="163" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T163" s="18"/>
+      <c r="U163" s="18"/>
+      <c r="V163" s="18"/>
+      <c r="W163" s="18"/>
+      <c r="X163" s="21"/>
+      <c r="Y163" s="21"/>
+      <c r="Z163" s="21"/>
+      <c r="AA163" s="21"/>
+      <c r="AB163" s="21"/>
+      <c r="AC163" s="21"/>
+    </row>
+    <row r="164" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T164" s="18"/>
+      <c r="U164" s="18"/>
+      <c r="V164" s="18"/>
+      <c r="W164" s="18"/>
+      <c r="X164" s="21"/>
+      <c r="Y164" s="21"/>
+      <c r="Z164" s="21"/>
+      <c r="AA164" s="21"/>
+      <c r="AB164" s="21"/>
+      <c r="AC164" s="21"/>
+    </row>
+    <row r="165" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T165" s="18"/>
+      <c r="U165" s="18"/>
+      <c r="V165" s="18"/>
+      <c r="W165" s="18"/>
+      <c r="X165" s="21"/>
+      <c r="Y165" s="21"/>
+      <c r="Z165" s="21"/>
+      <c r="AA165" s="21"/>
+      <c r="AB165" s="21"/>
+      <c r="AC165" s="21"/>
+    </row>
+    <row r="166" spans="20:29" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="T166" s="18"/>
+      <c r="U166" s="18"/>
+      <c r="V166" s="18"/>
+      <c r="W166" s="18"/>
+      <c r="X166" s="21"/>
+      <c r="Y166" s="21"/>
+      <c r="Z166" s="21"/>
+      <c r="AA166" s="21"/>
+      <c r="AB166" s="21"/>
+      <c r="AC166" s="21"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="5ds8KC4QvFbB8kGsC+RXC+uALLKZL0DEli+PRYjv8DQmzo7rZuu+G/v5XeFCvLOb7/I4qCjc5G0rddAPu4VvGA==" saltValue="TJ11g+thyE/rPOqeNV1l9A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="D10:D21">
     <cfRule type="cellIs" dxfId="7" priority="1" operator="equal">
       <formula>"K"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="2" operator="between">
       <formula>10</formula>
       <formula>20</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="5" priority="3" operator="between">
       <formula>20</formula>
       <formula>30</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="4" priority="4" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="10">
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe prüfen!" error="Bitte überprüfen Sie ihre Eingabe!_x000a_(Zahlenwert oder Einheit nicht korrekt)_x000a_DFP in cGy*cm² eingeben!_x000a_" sqref="I21:R21 I10:R10" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>200</formula1>
       <formula2>20000</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung!" error="In dieser Zelle ist keine Eingabe/Änderung möglich!" sqref="F29:G1048576 BL22:XFD372 E23:G28 A3:XFD9 E1:XFD2 T10:BK1048576 H10:H1048576 I34:M372 E22 E29:E372 N22:S372 I22:M23 F10:G22" xr:uid="{00000000-0002-0000-0200-000001000000}">
@@ -13314,1648 +6962,1267 @@
       <formula2>18000</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe prüfen!" error="Bitte überprüfen Sie ihre Eingabe!_x000a_(Zahlenwert oder Einheit nicht korrekt)_x000a_DFP in cGy*cm² eingeben!_x000a_" sqref="I16:R16 I18:R19" xr:uid="{00000000-0002-0000-0200-000007000000}">
       <formula1>2000</formula1>
       <formula2>200000</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe prüfen!" error="Bitte überprüfen Sie ihre Eingabe!_x000a_(Zahlenwert oder Einheit nicht korrekt)_x000a_DFP in cGy*cm² eingeben!_x000a_" sqref="I17:R17" xr:uid="{00000000-0002-0000-0200-000008000000}">
       <formula1>1400</formula1>
       <formula2>140000</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe prüfen!" error="Bitte überprüfen Sie ihre Eingabe!_x000a_(Zahlenwert oder Einheit nicht korrekt)_x000a_DFP in cGy*cm² eingeben!_x000a_" sqref="I20:R20" xr:uid="{00000000-0002-0000-0200-000009000000}">
       <formula1>3000</formula1>
       <formula2>300000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Tabelle4">
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:AH113"/>
+  <dimension ref="A1:T67"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="E1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.6640625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.6640625" style="25" hidden="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="35" max="16384" width="11.6640625" style="25"/>
+    <col min="1" max="1" width="11.6640625" style="8" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="8" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8" style="8" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" style="8" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="30.77734375" style="8" customWidth="1"/>
+    <col min="6" max="6" width="7.77734375" style="8" customWidth="1"/>
+    <col min="7" max="7" width="45.5546875" style="8" customWidth="1"/>
+    <col min="8" max="8" width="9.88671875" style="8" customWidth="1"/>
+    <col min="9" max="9" width="7.6640625" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="19" width="9.77734375" style="8" customWidth="1"/>
+    <col min="20" max="20" width="5.77734375" style="8" customWidth="1"/>
+    <col min="21" max="16384" width="11.6640625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" s="12" customFormat="1" ht="21" x14ac:dyDescent="0.4">
-[...5 lines deleted...]
-      <c r="E2" s="22" t="s">
+    <row r="1" spans="1:20" ht="21" x14ac:dyDescent="0.4">
+      <c r="E1" s="10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E2" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+    </row>
+    <row r="3" spans="1:20" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E3" s="23" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F4" s="11"/>
+    </row>
+    <row r="5" spans="1:20" s="31" customFormat="1" ht="25.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E5" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="F5" s="32"/>
+    </row>
+    <row r="6" spans="1:20" ht="16.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E6" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F6" s="13"/>
+    </row>
+    <row r="7" spans="1:20" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E7" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="F7" s="13"/>
+    </row>
+    <row r="8" spans="1:20" ht="16.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="9" spans="1:20" s="168" customFormat="1" ht="16.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E9" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="H9" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" s="44"/>
+      <c r="J9" s="6">
+        <v>1</v>
+      </c>
+      <c r="K9" s="4">
+        <v>2</v>
+      </c>
+      <c r="L9" s="6">
+        <v>3</v>
+      </c>
+      <c r="M9" s="4">
+        <v>4</v>
+      </c>
+      <c r="N9" s="6">
+        <v>5</v>
+      </c>
+      <c r="O9" s="4">
+        <v>6</v>
+      </c>
+      <c r="P9" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>8</v>
+      </c>
+      <c r="R9" s="6">
+        <v>9</v>
+      </c>
+      <c r="S9" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" s="121" customFormat="1" ht="28.2" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="G2" s="23"/>
-[...18 lines deleted...]
-      <c r="E6" s="40" t="s">
+      <c r="C10" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="F6" s="18"/>
-[...78 lines deleted...]
-      <c r="D10" s="55" t="str">
+      <c r="D10" s="40" t="str">
         <f>"+/- DRW in %"</f>
         <v>+/- DRW in %</v>
       </c>
-      <c r="E10" s="53"/>
-[...55 lines deleted...]
-      <c r="A11" s="137" t="s">
+      <c r="E10" s="38"/>
+      <c r="F10" s="137"/>
+      <c r="G10" s="138"/>
+      <c r="H10" s="139" t="s">
+        <v>43</v>
+      </c>
+      <c r="I10" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="J10" s="140" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="141" t="s">
+        <v>40</v>
+      </c>
+      <c r="L10" s="140" t="s">
+        <v>40</v>
+      </c>
+      <c r="M10" s="141" t="s">
+        <v>40</v>
+      </c>
+      <c r="N10" s="140" t="s">
+        <v>40</v>
+      </c>
+      <c r="O10" s="141" t="s">
+        <v>40</v>
+      </c>
+      <c r="P10" s="140" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q10" s="141" t="s">
+        <v>40</v>
+      </c>
+      <c r="R10" s="140" t="s">
+        <v>40</v>
+      </c>
+      <c r="S10" s="140" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="117" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="46">
+        <v>55</v>
+      </c>
+      <c r="C11" s="118">
+        <f>IF(SUM(J11:S11)=0,0,MEDIAN(J11:S11))</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="42">
+        <f>IF(COUNTA(J11:S11)=0,0,(C11/B11)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="119"/>
+      <c r="F11" s="103">
+        <v>1010</v>
+      </c>
+      <c r="G11" s="89" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="131">
+        <v>16</v>
+      </c>
+      <c r="I11" s="106">
+        <f>COUNTA(J11:S11)</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="106"/>
+      <c r="K11" s="105"/>
+      <c r="L11" s="106"/>
+      <c r="M11" s="105"/>
+      <c r="N11" s="106"/>
+      <c r="O11" s="105"/>
+      <c r="P11" s="106"/>
+      <c r="Q11" s="105"/>
+      <c r="R11" s="106"/>
+      <c r="S11" s="107"/>
+      <c r="T11" s="120"/>
+    </row>
+    <row r="12" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="122" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="80">
+        <v>20</v>
+      </c>
+      <c r="C12" s="102">
+        <f t="shared" ref="C12:C31" si="0">IF(SUM(J12:S12)=0,0,MEDIAN(J12:S12))</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="43">
+        <f t="shared" ref="D12:D31" si="1">IF(COUNTA(J12:S12)=0,0,(C12/B12)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="100"/>
+      <c r="F12" s="108">
+        <v>1020</v>
+      </c>
+      <c r="G12" s="90" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="132">
+        <v>16</v>
+      </c>
+      <c r="I12" s="123">
+        <f t="shared" ref="I12:I31" si="2">COUNTA(J12:S12)</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="111"/>
+      <c r="K12" s="110"/>
+      <c r="L12" s="111"/>
+      <c r="M12" s="110"/>
+      <c r="N12" s="111"/>
+      <c r="O12" s="110"/>
+      <c r="P12" s="111"/>
+      <c r="Q12" s="110"/>
+      <c r="R12" s="111"/>
+      <c r="S12" s="111"/>
+      <c r="T12" s="120"/>
+    </row>
+    <row r="13" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="124" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="81">
+        <v>7</v>
+      </c>
+      <c r="C13" s="118">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D13" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E13" s="101"/>
+      <c r="F13" s="108">
+        <v>1021</v>
+      </c>
+      <c r="G13" s="90" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="132">
+        <v>16</v>
+      </c>
+      <c r="I13" s="106">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J13" s="113"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="113"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="113"/>
+      <c r="O13" s="112"/>
+      <c r="P13" s="113"/>
+      <c r="Q13" s="112"/>
+      <c r="R13" s="113"/>
+      <c r="S13" s="113"/>
+      <c r="T13" s="120"/>
+    </row>
+    <row r="14" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="122" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="80">
+        <v>15</v>
+      </c>
+      <c r="C14" s="102">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D14" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E14" s="100"/>
+      <c r="F14" s="108">
+        <v>1022</v>
+      </c>
+      <c r="G14" s="90" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" s="132">
+        <v>32</v>
+      </c>
+      <c r="I14" s="123">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="111"/>
+      <c r="K14" s="110"/>
+      <c r="L14" s="111"/>
+      <c r="M14" s="110"/>
+      <c r="N14" s="111"/>
+      <c r="O14" s="110"/>
+      <c r="P14" s="111"/>
+      <c r="Q14" s="110"/>
+      <c r="R14" s="111"/>
+      <c r="S14" s="111"/>
+      <c r="T14" s="120"/>
+    </row>
+    <row r="15" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="124" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="81">
+        <v>23</v>
+      </c>
+      <c r="C15" s="118">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D15" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E15" s="101"/>
+      <c r="F15" s="108">
+        <v>1025</v>
+      </c>
+      <c r="G15" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="H15" s="132">
+        <v>32</v>
+      </c>
+      <c r="I15" s="106">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J15" s="113"/>
+      <c r="K15" s="112"/>
+      <c r="L15" s="113"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="113"/>
+      <c r="O15" s="112"/>
+      <c r="P15" s="113"/>
+      <c r="Q15" s="112"/>
+      <c r="R15" s="113"/>
+      <c r="S15" s="113"/>
+      <c r="T15" s="120"/>
+    </row>
+    <row r="16" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="122" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="80">
+        <v>15</v>
+      </c>
+      <c r="C16" s="102">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D16" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E16" s="100"/>
+      <c r="F16" s="108">
+        <v>1026</v>
+      </c>
+      <c r="G16" s="90" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="132">
+        <v>32</v>
+      </c>
+      <c r="I16" s="123">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J16" s="111"/>
+      <c r="K16" s="110"/>
+      <c r="L16" s="111"/>
+      <c r="M16" s="110"/>
+      <c r="N16" s="111"/>
+      <c r="O16" s="110"/>
+      <c r="P16" s="111"/>
+      <c r="Q16" s="110"/>
+      <c r="R16" s="111"/>
+      <c r="S16" s="111"/>
+      <c r="T16" s="120"/>
+    </row>
+    <row r="17" spans="1:20" s="121" customFormat="1" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A17" s="124" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="81">
+        <v>8</v>
+      </c>
+      <c r="C17" s="118">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D17" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E17" s="101"/>
+      <c r="F17" s="114">
+        <v>1030</v>
+      </c>
+      <c r="G17" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="132">
+        <v>32</v>
+      </c>
+      <c r="I17" s="106">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J17" s="113"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="113"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="113"/>
+      <c r="O17" s="112"/>
+      <c r="P17" s="113"/>
+      <c r="Q17" s="112"/>
+      <c r="R17" s="113"/>
+      <c r="S17" s="113"/>
+      <c r="T17" s="120"/>
+    </row>
+    <row r="18" spans="1:20" s="121" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A18" s="122" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="80">
+        <v>3</v>
+      </c>
+      <c r="C18" s="102">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D18" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E18" s="100"/>
+      <c r="F18" s="114">
+        <v>1031</v>
+      </c>
+      <c r="G18" s="82" t="s">
+        <v>68</v>
+      </c>
+      <c r="H18" s="132">
+        <v>32</v>
+      </c>
+      <c r="I18" s="123">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J18" s="111"/>
+      <c r="K18" s="110"/>
+      <c r="L18" s="111"/>
+      <c r="M18" s="110"/>
+      <c r="N18" s="111"/>
+      <c r="O18" s="110"/>
+      <c r="P18" s="111"/>
+      <c r="Q18" s="110"/>
+      <c r="R18" s="111"/>
+      <c r="S18" s="111"/>
+      <c r="T18" s="120"/>
+    </row>
+    <row r="19" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="124" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="81">
+        <v>23</v>
+      </c>
+      <c r="C19" s="118">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D19" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E19" s="101"/>
+      <c r="F19" s="114">
+        <v>1033</v>
+      </c>
+      <c r="G19" s="90" t="s">
+        <v>26</v>
+      </c>
+      <c r="H19" s="132">
+        <v>32</v>
+      </c>
+      <c r="I19" s="106">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J19" s="113"/>
+      <c r="K19" s="112"/>
+      <c r="L19" s="113"/>
+      <c r="M19" s="112"/>
+      <c r="N19" s="113"/>
+      <c r="O19" s="112"/>
+      <c r="P19" s="113"/>
+      <c r="Q19" s="112"/>
+      <c r="R19" s="113"/>
+      <c r="S19" s="113"/>
+      <c r="T19" s="120"/>
+    </row>
+    <row r="20" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="122" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="80">
+        <v>15</v>
+      </c>
+      <c r="C20" s="102">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D20" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E20" s="100"/>
+      <c r="F20" s="114">
+        <v>1034</v>
+      </c>
+      <c r="G20" s="90" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="132">
+        <v>32</v>
+      </c>
+      <c r="I20" s="123">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J20" s="111"/>
+      <c r="K20" s="110"/>
+      <c r="L20" s="111"/>
+      <c r="M20" s="110"/>
+      <c r="N20" s="111"/>
+      <c r="O20" s="110"/>
+      <c r="P20" s="111"/>
+      <c r="Q20" s="110"/>
+      <c r="R20" s="111"/>
+      <c r="S20" s="111"/>
+      <c r="T20" s="120"/>
+    </row>
+    <row r="21" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="125" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="81">
+        <v>12</v>
+      </c>
+      <c r="C21" s="118">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D21" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E21" s="101"/>
+      <c r="F21" s="108">
+        <v>1050</v>
+      </c>
+      <c r="G21" s="90" t="s">
+        <v>28</v>
+      </c>
+      <c r="H21" s="132">
+        <v>32</v>
+      </c>
+      <c r="I21" s="106">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J21" s="113"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="113"/>
+      <c r="M21" s="112"/>
+      <c r="N21" s="113"/>
+      <c r="O21" s="112"/>
+      <c r="P21" s="113"/>
+      <c r="Q21" s="112"/>
+      <c r="R21" s="113"/>
+      <c r="S21" s="113"/>
+      <c r="T21" s="120"/>
+    </row>
+    <row r="22" spans="1:20" s="121" customFormat="1" ht="28.2" x14ac:dyDescent="0.25">
+      <c r="A22" s="122" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="80">
+        <v>12</v>
+      </c>
+      <c r="C22" s="102">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D22" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E22" s="100"/>
+      <c r="F22" s="114">
+        <v>1060</v>
+      </c>
+      <c r="G22" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" s="132">
+        <v>32</v>
+      </c>
+      <c r="I22" s="123">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J22" s="111"/>
+      <c r="K22" s="110"/>
+      <c r="L22" s="111"/>
+      <c r="M22" s="110"/>
+      <c r="N22" s="111"/>
+      <c r="O22" s="110"/>
+      <c r="P22" s="111"/>
+      <c r="Q22" s="110"/>
+      <c r="R22" s="111"/>
+      <c r="S22" s="111"/>
+      <c r="T22" s="120"/>
+    </row>
+    <row r="23" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="126" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="46">
+        <v>12</v>
+      </c>
+      <c r="C23" s="118">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D23" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E23" s="101"/>
+      <c r="F23" s="108">
+        <v>1065</v>
+      </c>
+      <c r="G23" s="90" t="s">
+        <v>30</v>
+      </c>
+      <c r="H23" s="132">
+        <v>32</v>
+      </c>
+      <c r="I23" s="106">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J23" s="113"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="113"/>
+      <c r="M23" s="112"/>
+      <c r="N23" s="113"/>
+      <c r="O23" s="112"/>
+      <c r="P23" s="113"/>
+      <c r="Q23" s="112"/>
+      <c r="R23" s="113"/>
+      <c r="S23" s="113"/>
+      <c r="T23" s="120"/>
+    </row>
+    <row r="24" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="91">
+        <v>23</v>
+      </c>
+      <c r="C24" s="102">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D24" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E24" s="100"/>
+      <c r="F24" s="108">
+        <v>1040</v>
+      </c>
+      <c r="G24" s="90" t="s">
+        <v>31</v>
+      </c>
+      <c r="H24" s="132">
+        <v>32</v>
+      </c>
+      <c r="I24" s="123">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J24" s="111"/>
+      <c r="K24" s="110"/>
+      <c r="L24" s="111"/>
+      <c r="M24" s="110"/>
+      <c r="N24" s="111"/>
+      <c r="O24" s="110"/>
+      <c r="P24" s="111"/>
+      <c r="Q24" s="110"/>
+      <c r="R24" s="111"/>
+      <c r="S24" s="111"/>
+      <c r="T24" s="120"/>
+    </row>
+    <row r="25" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="126" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="46">
+        <v>15</v>
+      </c>
+      <c r="C25" s="118">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D25" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E25" s="101"/>
+      <c r="F25" s="108">
+        <v>1041</v>
+      </c>
+      <c r="G25" s="90" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" s="132">
+        <v>32</v>
+      </c>
+      <c r="I25" s="106">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J25" s="113"/>
+      <c r="K25" s="112"/>
+      <c r="L25" s="113"/>
+      <c r="M25" s="112"/>
+      <c r="N25" s="113"/>
+      <c r="O25" s="112"/>
+      <c r="P25" s="113"/>
+      <c r="Q25" s="112"/>
+      <c r="R25" s="113"/>
+      <c r="S25" s="113"/>
+      <c r="T25" s="120"/>
+    </row>
+    <row r="26" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="91">
+        <v>12</v>
+      </c>
+      <c r="C26" s="102">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D26" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E26" s="100"/>
+      <c r="F26" s="108">
+        <v>1070</v>
+      </c>
+      <c r="G26" s="90" t="s">
+        <v>33</v>
+      </c>
+      <c r="H26" s="132">
+        <v>32</v>
+      </c>
+      <c r="I26" s="123">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J26" s="111"/>
+      <c r="K26" s="110"/>
+      <c r="L26" s="111"/>
+      <c r="M26" s="110"/>
+      <c r="N26" s="111"/>
+      <c r="O26" s="110"/>
+      <c r="P26" s="111"/>
+      <c r="Q26" s="110"/>
+      <c r="R26" s="111"/>
+      <c r="S26" s="111"/>
+      <c r="T26" s="120"/>
+    </row>
+    <row r="27" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="126" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="46">
+        <v>10</v>
+      </c>
+      <c r="C27" s="118">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D27" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E27" s="101"/>
+      <c r="F27" s="108">
+        <v>1071</v>
+      </c>
+      <c r="G27" s="90" t="s">
+        <v>34</v>
+      </c>
+      <c r="H27" s="132">
+        <v>32</v>
+      </c>
+      <c r="I27" s="106">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J27" s="113"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="113"/>
+      <c r="M27" s="112"/>
+      <c r="N27" s="113"/>
+      <c r="O27" s="112"/>
+      <c r="P27" s="113"/>
+      <c r="Q27" s="112"/>
+      <c r="R27" s="113"/>
+      <c r="S27" s="113"/>
+      <c r="T27" s="120"/>
+    </row>
+    <row r="28" spans="1:20" s="121" customFormat="1" ht="28.2" x14ac:dyDescent="0.25">
+      <c r="A28" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="91">
+        <v>15</v>
+      </c>
+      <c r="C28" s="102">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D28" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E28" s="100"/>
+      <c r="F28" s="114">
+        <v>1100</v>
+      </c>
+      <c r="G28" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="H28" s="132">
+        <v>32</v>
+      </c>
+      <c r="I28" s="123">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J28" s="111"/>
+      <c r="K28" s="110"/>
+      <c r="L28" s="111"/>
+      <c r="M28" s="110"/>
+      <c r="N28" s="111"/>
+      <c r="O28" s="110"/>
+      <c r="P28" s="111"/>
+      <c r="Q28" s="110"/>
+      <c r="R28" s="111"/>
+      <c r="S28" s="111"/>
+      <c r="T28" s="120"/>
+    </row>
+    <row r="29" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="126" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="46">
+        <v>20</v>
+      </c>
+      <c r="C29" s="118">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D29" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E29" s="101"/>
+      <c r="F29" s="108">
+        <v>1110</v>
+      </c>
+      <c r="G29" s="90" t="s">
+        <v>36</v>
+      </c>
+      <c r="H29" s="132">
+        <v>32</v>
+      </c>
+      <c r="I29" s="106">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J29" s="113"/>
+      <c r="K29" s="112"/>
+      <c r="L29" s="113"/>
+      <c r="M29" s="112"/>
+      <c r="N29" s="113"/>
+      <c r="O29" s="112"/>
+      <c r="P29" s="113"/>
+      <c r="Q29" s="112"/>
+      <c r="R29" s="113"/>
+      <c r="S29" s="113"/>
+      <c r="T29" s="120"/>
+    </row>
+    <row r="30" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="91">
+        <v>10</v>
+      </c>
+      <c r="C30" s="102">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D30" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E30" s="100"/>
+      <c r="F30" s="108">
+        <v>1120</v>
+      </c>
+      <c r="G30" s="90" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="132">
+        <v>32</v>
+      </c>
+      <c r="I30" s="123">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J30" s="111"/>
+      <c r="K30" s="110"/>
+      <c r="L30" s="111"/>
+      <c r="M30" s="110"/>
+      <c r="N30" s="111"/>
+      <c r="O30" s="110"/>
+      <c r="P30" s="111"/>
+      <c r="Q30" s="110"/>
+      <c r="R30" s="111"/>
+      <c r="S30" s="111"/>
+      <c r="T30" s="120"/>
+    </row>
+    <row r="31" spans="1:20" s="121" customFormat="1" ht="16.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="128" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31" s="92">
+        <v>7</v>
+      </c>
+      <c r="C31" s="129">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D31" s="96">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E31" s="129"/>
+      <c r="F31" s="133">
+        <v>1130</v>
+      </c>
+      <c r="G31" s="93" t="s">
+        <v>37</v>
+      </c>
+      <c r="H31" s="134">
+        <v>32</v>
+      </c>
+      <c r="I31" s="130">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J31" s="135"/>
+      <c r="K31" s="136"/>
+      <c r="L31" s="135"/>
+      <c r="M31" s="136"/>
+      <c r="N31" s="135"/>
+      <c r="O31" s="136"/>
+      <c r="P31" s="135"/>
+      <c r="Q31" s="136"/>
+      <c r="R31" s="135"/>
+      <c r="S31" s="135"/>
+      <c r="T31" s="120"/>
+    </row>
+    <row r="32" spans="1:20" ht="16.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="I32" s="45">
+        <f>SUM(I11:I31)</f>
+        <v>0</v>
+      </c>
+      <c r="T32" s="49"/>
+    </row>
+    <row r="33" spans="1:16" ht="26.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="52"/>
+      <c r="C33" s="52"/>
+      <c r="D33" s="78"/>
+      <c r="G33" s="99" t="s">
+        <v>69</v>
+      </c>
+      <c r="K33" s="14"/>
+      <c r="L33" s="14"/>
+      <c r="N33" s="14"/>
+      <c r="O33" s="14"/>
+      <c r="P33" s="14"/>
+    </row>
+    <row r="34" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="B34" s="56"/>
+      <c r="C34" s="56"/>
+      <c r="D34" s="79"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="19"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B11" s="62">
-[...384 lines deleted...]
-      <c r="B18" s="99">
+      <c r="K34" s="51"/>
+      <c r="L34" s="51"/>
+      <c r="M34" s="52"/>
+      <c r="N34" s="53"/>
+      <c r="O34" s="15"/>
+      <c r="P34" s="15"/>
+    </row>
+    <row r="35" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="54"/>
+      <c r="B35" s="56"/>
+      <c r="C35" s="56"/>
+      <c r="D35" s="79"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="19"/>
+      <c r="H35" s="19"/>
+      <c r="I35" s="19"/>
+      <c r="J35" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="K35" s="55"/>
+      <c r="L35" s="55"/>
+      <c r="M35" s="56"/>
+      <c r="N35" s="57"/>
+      <c r="O35" s="15"/>
+      <c r="P35" s="15"/>
+    </row>
+    <row r="36" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="54"/>
+      <c r="B36" s="56"/>
+      <c r="C36" s="56"/>
+      <c r="D36" s="79"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="19"/>
+      <c r="H36" s="19"/>
+      <c r="I36" s="19"/>
+      <c r="J36" s="54"/>
+      <c r="K36" s="55"/>
+      <c r="L36" s="55"/>
+      <c r="M36" s="56"/>
+      <c r="N36" s="57"/>
+      <c r="O36" s="15"/>
+      <c r="P36" s="15"/>
+    </row>
+    <row r="37" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="54"/>
+      <c r="B37" s="56"/>
+      <c r="C37" s="56"/>
+      <c r="D37" s="79"/>
+      <c r="F37" s="21"/>
+      <c r="J37" s="54"/>
+      <c r="K37" s="55"/>
+      <c r="L37" s="55"/>
+      <c r="M37" s="56"/>
+      <c r="N37" s="57"/>
+      <c r="O37" s="15"/>
+      <c r="P37" s="15"/>
+    </row>
+    <row r="38" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="54"/>
+      <c r="B38" s="56"/>
+      <c r="C38" s="56"/>
+      <c r="D38" s="79"/>
+      <c r="F38" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C18" s="122">
-[...1012 lines deleted...]
-    <row r="113" s="12" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="J38" s="54"/>
+      <c r="K38" s="55"/>
+      <c r="L38" s="55"/>
+      <c r="M38" s="56"/>
+      <c r="N38" s="57"/>
+      <c r="O38" s="15"/>
+      <c r="P38" s="15"/>
+    </row>
+    <row r="39" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="54"/>
+      <c r="B39" s="56"/>
+      <c r="C39" s="56"/>
+      <c r="D39" s="79"/>
+      <c r="F39" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J39" s="54"/>
+      <c r="K39" s="55"/>
+      <c r="L39" s="55"/>
+      <c r="M39" s="56"/>
+      <c r="N39" s="57"/>
+      <c r="O39" s="15"/>
+      <c r="P39" s="15"/>
+    </row>
+    <row r="40" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="54"/>
+      <c r="B40" s="56"/>
+      <c r="C40" s="56"/>
+      <c r="D40" s="79"/>
+      <c r="J40" s="54"/>
+      <c r="K40" s="55"/>
+      <c r="L40" s="55"/>
+      <c r="M40" s="56"/>
+      <c r="N40" s="57"/>
+      <c r="O40" s="15"/>
+      <c r="P40" s="15"/>
+    </row>
+    <row r="41" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="54"/>
+      <c r="B41" s="56"/>
+      <c r="C41" s="56"/>
+      <c r="D41" s="79"/>
+      <c r="J41" s="54"/>
+      <c r="K41" s="55"/>
+      <c r="L41" s="55"/>
+      <c r="M41" s="56"/>
+      <c r="N41" s="57"/>
+      <c r="O41" s="15"/>
+      <c r="P41" s="15"/>
+    </row>
+    <row r="42" spans="1:16" ht="16.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="54"/>
+      <c r="B42" s="56"/>
+      <c r="C42" s="56"/>
+      <c r="D42" s="79"/>
+      <c r="J42" s="58"/>
+      <c r="K42" s="94"/>
+      <c r="L42" s="94"/>
+      <c r="M42" s="59"/>
+      <c r="N42" s="95"/>
+      <c r="O42" s="15"/>
+      <c r="P42" s="15"/>
+    </row>
+    <row r="43" spans="1:16" ht="16.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="58"/>
+      <c r="B43" s="59"/>
+      <c r="C43" s="59"/>
+      <c r="D43" s="60"/>
+    </row>
+    <row r="44" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:16" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="16.05" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="M0xjLRnNKJuDEx3zm9+RRJTWVjQVOuxoGReYs3THakZ4ycLKt9wyua8CEQsJunUTYaXQf9/YVGj6jy68OCZ2HQ==" saltValue="GIf85lhG4Rp49i2josg8IA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="D11:D31">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
       <formula>"K"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="2" operator="between">
       <formula>10</formula>
       <formula>20</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="3" operator="between">
       <formula>20</formula>
       <formula>30</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="4" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="4">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung!" error="In dieser Zelle ist keine Eingabe/Änderung möglich!" sqref="U11:BY31 U439:BY1048576 J43:N438 H1:XFD10 E1:E10 E32:E438 H32:I438 O32:XFD438 J32:N33 F1:F1048576 G17:G19 G1:G16 G20:G32 G34:G1048576" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>0</formula1>
       <formula2>0</formula2>
     </dataValidation>
     <dataValidation type="textLength" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe Prüfen!" error="möchen Sie den Phantomdurchmesser wirklich ändern?" sqref="H11:I31" xr:uid="{00000000-0002-0000-0300-000001000000}">
       <formula1>0</formula1>