--- v0 (2026-06-10)
+++ v1 (2026-08-31)
@@ -1,192 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/activeX/activeX4.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Aerztliche_Stelle\RoeV\Arbeitsordner f. alles einschl. Sitzung Rö.-Diagn\SITZUNG\Protokolle Aufnahmen\2026\f - DRW Tabellen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28318D49-7493-408E-8BEB-2FABACC87F82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8220C094-E18D-4585-B20A-2BD12BAAEEEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="805" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="20376" windowHeight="12096" tabRatio="805" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Allgemeine Angaben" sheetId="1" r:id="rId1"/>
+    <sheet name="Allgemeine Angaben" sheetId="4" r:id="rId1"/>
     <sheet name="Durchleuchtung" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C11" i="3" l="1"/>
   <c r="D11" i="3" s="1"/>
   <c r="C12" i="3"/>
+  <c r="D12" i="3" s="1"/>
   <c r="C13" i="3"/>
   <c r="C14" i="3"/>
   <c r="C15" i="3"/>
   <c r="C16" i="3"/>
   <c r="C17" i="3"/>
   <c r="C18" i="3"/>
   <c r="D18" i="3" s="1"/>
   <c r="C19" i="3"/>
   <c r="C20" i="3"/>
   <c r="C21" i="3"/>
   <c r="C22" i="3"/>
   <c r="C23" i="3"/>
   <c r="C24" i="3"/>
   <c r="C25" i="3"/>
   <c r="C26" i="3"/>
   <c r="C27" i="3"/>
   <c r="C28" i="3"/>
-  <c r="D12" i="3"/>
   <c r="D13" i="3"/>
   <c r="D14" i="3"/>
   <c r="D15" i="3"/>
   <c r="D16" i="3"/>
   <c r="D17" i="3"/>
   <c r="D19" i="3"/>
   <c r="D20" i="3"/>
   <c r="D21" i="3"/>
   <c r="D22" i="3"/>
   <c r="D23" i="3"/>
   <c r="D24" i="3"/>
   <c r="D25" i="3"/>
   <c r="D26" i="3"/>
   <c r="D27" i="3"/>
   <c r="D28" i="3"/>
   <c r="D10" i="3"/>
   <c r="C10" i="3"/>
   <c r="H29" i="3" l="1"/>
   <c r="H28" i="3"/>
   <c r="H27" i="3"/>
   <c r="H26" i="3"/>
   <c r="H25" i="3"/>
   <c r="H24" i="3"/>
   <c r="H23" i="3"/>
   <c r="H22" i="3"/>
   <c r="H21" i="3"/>
   <c r="H20" i="3"/>
   <c r="H19" i="3"/>
   <c r="H18" i="3"/>
   <c r="H17" i="3"/>
   <c r="H16" i="3"/>
   <c r="H15" i="3"/>
   <c r="H14" i="3"/>
   <c r="H13" i="3"/>
   <c r="H12" i="3"/>
   <c r="H11" i="3"/>
   <c r="H10" i="3"/>
   <c r="C29" i="3"/>
   <c r="D9" i="3"/>
   <c r="H30" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="46">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="44">
   <si>
     <t>Betreibername:</t>
   </si>
   <si>
-    <t>Straße:</t>
-[...4 lines deleted...]
-  <si>
     <t>Untersuchungsart</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>Durchleuchtungsuntersuchungen bei Erwachsenen</t>
   </si>
   <si>
     <t>Arteriographie Becken-Bein</t>
   </si>
   <si>
     <t>Koronarangiographie</t>
   </si>
   <si>
     <t>DFP</t>
-  </si>
-[...1 lines deleted...]
-    <t>Summe aller Werte:</t>
   </si>
   <si>
     <t>Phlebographie Becken-Bein</t>
   </si>
   <si>
     <t>Kombinierte Koronarangiographie/PCI</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Endovaskuläre Behandlung eines 
 Hirnarterienaneurysmas </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Coiling)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Endovaskuläre Behandlung des akuten 
@@ -647,53 +624,50 @@
       </rPr>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Ablation </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>7</t>
     </r>
   </si>
   <si>
     <t>Betreibernummer:</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sofern Sie folgende Untersuchungen nicht durchführen, bitte ankreuzen:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Eingabe DFP in: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">cGy * cm² </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">= </t>
     </r>
     <r>
@@ -796,84 +770,65 @@
   </si>
   <si>
     <t>ÄS</t>
   </si>
   <si>
     <t>DRW</t>
   </si>
   <si>
     <t>Median</t>
   </si>
   <si>
     <t>BY-Blaek</t>
   </si>
   <si>
     <t>Anzahl</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Info Betreiber:</t>
+      <t>Info Pysiker:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 xxx</t>
     </r>
   </si>
   <si>
-    <r>
-[...18 lines deleted...]
-    </r>
+    <t>Info Betreiber:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Hilfestellung zum Ausfüllen der DRW-Tabellen
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 • Eine Dokumentation </t>
     </r>
@@ -1131,93 +1086,104 @@
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>nicht</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> durch, ersetzen Sie diese nicht durch eine andere Untersuchungsart, sondern lassen diese Zeile </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>leer.</t>
-    </r>
+      <t>leer</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">PLZ, Ort: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Straße: </t>
+  </si>
+  <si>
+    <t>Allgemeine Angaben</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
@@ -1314,140 +1280,141 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1477,63 +1444,50 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...11 lines deleted...]
-        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -1614,61 +1568,50 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...9 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -1820,668 +1763,468 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="109">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="23" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="22" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="21" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="20" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="21" fillId="6" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="20" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="21" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="20" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection locked="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="1" fillId="6" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-      <protection locked="0"/>
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Prozent 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Prozent 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Standard 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="9" tint="-0.24994659260841701"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF00B0F0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-</file>
-[...271 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2726,3119 +2469,1381 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Tabelle1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEB5555F-01A9-4BE6-9DC7-50B782ED3DAA}">
+  <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:BW102"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.33203125" defaultRowHeight="13.8" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.6640625" style="29" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="76" max="16384" width="11.33203125" style="29"/>
+    <col min="1" max="1" width="20.88671875" style="78" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="49" customWidth="1"/>
+    <col min="3" max="3" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" s="13" customFormat="1" ht="22.8" x14ac:dyDescent="0.4">
-[...431 lines deleted...]
-    <row r="102" spans="1:2" collapsed="1" x14ac:dyDescent="0.25"/>
+    <row r="1" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="91" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="91"/>
+    </row>
+    <row r="2" spans="1:7" s="85" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A2" s="87" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="86"/>
+    </row>
+    <row r="3" spans="1:7" s="85" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="86"/>
+    </row>
+    <row r="4" spans="1:7" s="85" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A4" s="87" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="86"/>
+    </row>
+    <row r="5" spans="1:7" s="85" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A5" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="86"/>
+    </row>
+    <row r="6" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="84"/>
+      <c r="B6" s="83"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+    </row>
+    <row r="7" spans="1:7" ht="339" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="88" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="81"/>
+    </row>
+    <row r="8" spans="1:7" ht="14.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="79"/>
+      <c r="C8" s="80"/>
+    </row>
+    <row r="9" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="79"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="79"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="79"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="79"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="79"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="79"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="79"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="79"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A17" s="79"/>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A18" s="79"/>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A19" s="79"/>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A20" s="79"/>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A21" s="79"/>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A22" s="79"/>
+    </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="D3:D18"/>
-    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung!" error="In dieser Zelle ist keine Änderung möglich!" sqref="A1:A1048576 B8:B1048576 B1:B3 C1:C1048576 E1:XFD1048576 D1:D2 D19:D1048576" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung" error="In dieser Zeile ist keine_x000a_Änderung möglich!" sqref="A2:A5 C1:XFD1048576 A6:B1048576 A1:B1" xr:uid="{4CDEB898-3057-4F73-A5E1-6B2ECE5C0A35}">
       <formula1>0</formula1>
       <formula2>0</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-[...102 lines deleted...]
-  </controls>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Tabelle3">
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:AE129"/>
+  <dimension ref="A1:AC36"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="E1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.5546875" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.5546875" hidden="1" customWidth="1"/>
-    <col min="3" max="3" width="8.21875" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8.33203125" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" hidden="1" customWidth="1"/>
-    <col min="5" max="5" width="30.77734375" customWidth="1"/>
-    <col min="6" max="6" width="7.77734375" customWidth="1"/>
+    <col min="5" max="5" width="30.6640625" customWidth="1"/>
+    <col min="6" max="6" width="7.6640625" customWidth="1"/>
     <col min="7" max="7" width="40.109375" customWidth="1"/>
     <col min="8" max="8" width="7.5546875" bestFit="1" customWidth="1"/>
-    <col min="9" max="18" width="11.77734375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="30" max="31" width="11.33203125" style="12"/>
+    <col min="9" max="18" width="11.6640625" customWidth="1"/>
+    <col min="19" max="19" width="5.6640625" style="8" customWidth="1"/>
+    <col min="20" max="29" width="11.33203125" style="9"/>
+    <col min="30" max="31" width="11.33203125"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="27" customFormat="1" ht="21" x14ac:dyDescent="0.4">
-      <c r="E1" s="11" t="s">
+    <row r="1" spans="1:28" s="17" customFormat="1" ht="21" x14ac:dyDescent="0.4">
+      <c r="E1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
+      <c r="L1" s="8"/>
+      <c r="M1" s="8"/>
+      <c r="N1" s="8"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
+      <c r="Q1" s="8"/>
+      <c r="R1" s="8"/>
+      <c r="S1" s="8"/>
+      <c r="T1" s="18"/>
+      <c r="U1" s="18"/>
+      <c r="V1" s="18"/>
+      <c r="W1" s="19"/>
+      <c r="X1" s="19"/>
+      <c r="Y1" s="19"/>
+      <c r="Z1" s="19"/>
+      <c r="AA1" s="19"/>
+      <c r="AB1" s="19"/>
+    </row>
+    <row r="2" spans="1:28" s="17" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="E2" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="19"/>
+      <c r="Z2" s="19"/>
+      <c r="AA2" s="19"/>
+      <c r="AB2" s="19"/>
+    </row>
+    <row r="3" spans="1:28" s="17" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="F3" s="11"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+      <c r="N3" s="8"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="8"/>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="18"/>
+      <c r="U3" s="18"/>
+      <c r="V3" s="18"/>
+      <c r="W3" s="19"/>
+      <c r="X3" s="19"/>
+      <c r="Y3" s="19"/>
+      <c r="Z3" s="19"/>
+      <c r="AA3" s="19"/>
+      <c r="AB3" s="19"/>
+    </row>
+    <row r="4" spans="1:28" s="25" customFormat="1" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E4" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" s="21"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="22"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="24"/>
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+    </row>
+    <row r="5" spans="1:28" s="17" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="27"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="18"/>
+      <c r="U5" s="18"/>
+      <c r="V5" s="18"/>
+      <c r="W5" s="19"/>
+      <c r="X5" s="19"/>
+      <c r="Y5" s="19"/>
+      <c r="Z5" s="19"/>
+      <c r="AA5" s="19"/>
+      <c r="AB5" s="19"/>
+    </row>
+    <row r="6" spans="1:28" s="17" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="E6" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="27"/>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8"/>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="18"/>
+      <c r="U6" s="18"/>
+      <c r="V6" s="18"/>
+      <c r="W6" s="19"/>
+      <c r="X6" s="19"/>
+      <c r="Y6" s="19"/>
+      <c r="Z6" s="19"/>
+      <c r="AA6" s="19"/>
+      <c r="AB6" s="19"/>
+    </row>
+    <row r="7" spans="1:28" s="17" customFormat="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F7" s="8"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="8"/>
+      <c r="I7" s="8"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8"/>
+      <c r="P7" s="8"/>
+      <c r="Q7" s="8"/>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="18"/>
+      <c r="U7" s="18"/>
+      <c r="V7" s="18"/>
+      <c r="W7" s="19"/>
+      <c r="X7" s="19"/>
+      <c r="Y7" s="19"/>
+      <c r="Z7" s="19"/>
+      <c r="AA7" s="19"/>
+      <c r="AB7" s="19"/>
+    </row>
+    <row r="8" spans="1:28" s="8" customFormat="1" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="33"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="40"/>
+      <c r="I8" s="30">
+        <v>1</v>
+      </c>
+      <c r="J8" s="30">
+        <v>2</v>
+      </c>
+      <c r="K8" s="30">
+        <v>3</v>
+      </c>
+      <c r="L8" s="30">
+        <v>4</v>
+      </c>
+      <c r="M8" s="4">
+        <v>5</v>
+      </c>
+      <c r="N8" s="3">
         <v>6</v>
       </c>
-      <c r="G1" s="13"/>
-[...74 lines deleted...]
-      <c r="E4" s="34" t="s">
+      <c r="O8" s="4">
+        <v>7</v>
+      </c>
+      <c r="P8" s="3">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>9</v>
+      </c>
+      <c r="R8" s="4">
+        <v>10</v>
+      </c>
+      <c r="T8" s="18"/>
+      <c r="U8" s="18"/>
+      <c r="V8" s="18"/>
+      <c r="W8" s="19"/>
+      <c r="X8" s="19"/>
+      <c r="Y8" s="19"/>
+      <c r="Z8" s="19"/>
+      <c r="AA8" s="19"/>
+      <c r="AB8" s="19"/>
+    </row>
+    <row r="9" spans="1:28" s="8" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="F4" s="35"/>
-[...24 lines deleted...]
-      <c r="E5" s="40" t="s">
+      <c r="B9" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="F5" s="41"/>
-[...24 lines deleted...]
-      <c r="E6" s="42" t="s">
+      <c r="C9" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="41"/>
-[...114 lines deleted...]
-      <c r="D9" s="50" t="str">
+      <c r="D9" s="36" t="str">
         <f>"+/- DRW in %"</f>
         <v>+/- DRW in %</v>
       </c>
-      <c r="E9" s="45"/>
-[...5 lines deleted...]
-      <c r="I9" s="9" t="s">
+      <c r="E9" s="31"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="M9" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="O9" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q9" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="R9" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="T9" s="18"/>
+      <c r="U9" s="18"/>
+      <c r="V9" s="18"/>
+      <c r="W9" s="19"/>
+      <c r="X9" s="19"/>
+      <c r="Y9" s="19"/>
+      <c r="Z9" s="19"/>
+      <c r="AA9" s="19"/>
+      <c r="AB9" s="19"/>
+    </row>
+    <row r="10" spans="1:28" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="35">
+        <v>2000</v>
+      </c>
+      <c r="C10" s="59">
+        <f>IF(SUM(I10:R10)=0,0,MEDIAN(I10:R10))</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="37">
+        <f>IF(COUNTA(I10:R10)=0,0,(C10/B10)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="60"/>
+      <c r="F10" s="42">
+        <v>4020</v>
+      </c>
+      <c r="G10" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" s="44">
+        <f>COUNTA(I10:R10)</f>
+        <v>0</v>
+      </c>
+      <c r="I10" s="61"/>
+      <c r="J10" s="62"/>
+      <c r="K10" s="61"/>
+      <c r="L10" s="62"/>
+      <c r="M10" s="62"/>
+      <c r="N10" s="61"/>
+      <c r="O10" s="62"/>
+      <c r="P10" s="61"/>
+      <c r="Q10" s="62"/>
+      <c r="R10" s="58"/>
+      <c r="T10" s="18"/>
+      <c r="U10" s="18"/>
+      <c r="V10" s="18"/>
+      <c r="W10" s="19"/>
+      <c r="X10" s="19"/>
+      <c r="Y10" s="19"/>
+      <c r="Z10" s="19"/>
+      <c r="AA10" s="19"/>
+      <c r="AB10" s="19"/>
+    </row>
+    <row r="11" spans="1:28" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="45">
+        <v>400</v>
+      </c>
+      <c r="C11" s="64">
+        <f t="shared" ref="C11:C28" si="0">IF(SUM(I11:R11)=0,0,MEDIAN(I11:R11))</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="38">
+        <f t="shared" ref="D11:D28" si="1">IF(COUNTA(I11:R11)=0,0,(C11/B11)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="99"/>
+      <c r="F11" s="46">
+        <v>5010</v>
+      </c>
+      <c r="G11" s="47" t="s">
+        <v>7</v>
+      </c>
+      <c r="H11" s="48">
+        <f t="shared" ref="H11:H29" si="2">COUNTA(I11:R11)</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="66"/>
+      <c r="J11" s="63"/>
+      <c r="K11" s="66"/>
+      <c r="L11" s="63"/>
+      <c r="M11" s="63"/>
+      <c r="N11" s="66"/>
+      <c r="O11" s="63"/>
+      <c r="P11" s="66"/>
+      <c r="Q11" s="63"/>
+      <c r="R11" s="63"/>
+      <c r="T11" s="18"/>
+      <c r="U11" s="18"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="19"/>
+      <c r="X11" s="19"/>
+      <c r="Y11" s="19"/>
+      <c r="Z11" s="19"/>
+      <c r="AA11" s="19"/>
+      <c r="AB11" s="19"/>
+    </row>
+    <row r="12" spans="1:28" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="49">
+        <v>3500</v>
+      </c>
+      <c r="C12" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D12" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E12" s="68"/>
+      <c r="F12" s="46">
+        <v>5020</v>
+      </c>
+      <c r="G12" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="H12" s="44">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I12" s="69"/>
+      <c r="J12" s="67"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="67"/>
+      <c r="M12" s="67"/>
+      <c r="N12" s="69"/>
+      <c r="O12" s="67"/>
+      <c r="P12" s="69"/>
+      <c r="Q12" s="67"/>
+      <c r="R12" s="67"/>
+      <c r="T12" s="18"/>
+      <c r="U12" s="18"/>
+      <c r="V12" s="18"/>
+      <c r="W12" s="19"/>
+      <c r="X12" s="19"/>
+      <c r="Y12" s="19"/>
+      <c r="Z12" s="19"/>
+      <c r="AA12" s="19"/>
+      <c r="AB12" s="19"/>
+    </row>
+    <row r="13" spans="1:28" s="8" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A13" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="45">
+        <v>5000</v>
+      </c>
+      <c r="C13" s="64">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D13" s="38">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E13" s="65"/>
+      <c r="F13" s="46">
+        <v>5031</v>
+      </c>
+      <c r="G13" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="48">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I13" s="66"/>
+      <c r="J13" s="63"/>
+      <c r="K13" s="66"/>
+      <c r="L13" s="63"/>
+      <c r="M13" s="63"/>
+      <c r="N13" s="66"/>
+      <c r="O13" s="63"/>
+      <c r="P13" s="66"/>
+      <c r="Q13" s="63"/>
+      <c r="R13" s="63"/>
+      <c r="T13" s="18"/>
+      <c r="U13" s="18"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="19"/>
+      <c r="X13" s="19"/>
+      <c r="Y13" s="19"/>
+      <c r="Z13" s="19"/>
+      <c r="AA13" s="19"/>
+      <c r="AB13" s="19"/>
+    </row>
+    <row r="14" spans="1:28" s="8" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A14" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="49">
+        <v>2500</v>
+      </c>
+      <c r="C14" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D14" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E14" s="68"/>
+      <c r="F14" s="46">
+        <v>5032</v>
+      </c>
+      <c r="G14" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="44">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="69"/>
+      <c r="J14" s="67"/>
+      <c r="K14" s="69"/>
+      <c r="L14" s="67"/>
+      <c r="M14" s="67"/>
+      <c r="N14" s="69"/>
+      <c r="O14" s="67"/>
+      <c r="P14" s="69"/>
+      <c r="Q14" s="67"/>
+      <c r="R14" s="67"/>
+      <c r="T14" s="18"/>
+      <c r="U14" s="18"/>
+      <c r="V14" s="18"/>
+      <c r="W14" s="19"/>
+      <c r="X14" s="19"/>
+      <c r="Y14" s="19"/>
+      <c r="Z14" s="19"/>
+      <c r="AA14" s="19"/>
+      <c r="AB14" s="19"/>
+    </row>
+    <row r="15" spans="1:28" s="8" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A15" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="45">
+        <v>1800</v>
+      </c>
+      <c r="C15" s="64">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D15" s="38">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E15" s="65"/>
+      <c r="F15" s="46">
+        <v>5033</v>
+      </c>
+      <c r="G15" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="48">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="66"/>
+      <c r="J15" s="63"/>
+      <c r="K15" s="66"/>
+      <c r="L15" s="63"/>
+      <c r="M15" s="63"/>
+      <c r="N15" s="66"/>
+      <c r="O15" s="63"/>
+      <c r="P15" s="66"/>
+      <c r="Q15" s="63"/>
+      <c r="R15" s="63"/>
+      <c r="T15" s="18"/>
+      <c r="U15" s="18"/>
+      <c r="V15" s="18"/>
+      <c r="W15" s="19"/>
+      <c r="X15" s="19"/>
+      <c r="Y15" s="19"/>
+      <c r="Z15" s="19"/>
+      <c r="AA15" s="19"/>
+      <c r="AB15" s="19"/>
+    </row>
+    <row r="16" spans="1:28" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="49">
+        <v>1800</v>
+      </c>
+      <c r="C16" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D16" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E16" s="68"/>
+      <c r="F16" s="46">
+        <v>5040</v>
+      </c>
+      <c r="G16" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="H16" s="44">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="69"/>
+      <c r="J16" s="67"/>
+      <c r="K16" s="69"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="69"/>
+      <c r="N16" s="67"/>
+      <c r="O16" s="69"/>
+      <c r="P16" s="67"/>
+      <c r="Q16" s="69"/>
+      <c r="R16" s="67"/>
+    </row>
+    <row r="17" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="45">
+        <v>3500</v>
+      </c>
+      <c r="C17" s="64">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D17" s="38">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E17" s="65"/>
+      <c r="F17" s="46">
+        <v>5050</v>
+      </c>
+      <c r="G17" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" s="48">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I17" s="66"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="66"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="66"/>
+      <c r="N17" s="63"/>
+      <c r="O17" s="66"/>
+      <c r="P17" s="63"/>
+      <c r="Q17" s="66"/>
+      <c r="R17" s="63"/>
+    </row>
+    <row r="18" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="49">
+        <v>4000</v>
+      </c>
+      <c r="C18" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D18" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E18" s="68"/>
+      <c r="F18" s="46">
+        <v>5060</v>
+      </c>
+      <c r="G18" s="50" t="s">
+        <v>8</v>
+      </c>
+      <c r="H18" s="44">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I18" s="69"/>
+      <c r="J18" s="67"/>
+      <c r="K18" s="69"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="69"/>
+      <c r="N18" s="67"/>
+      <c r="O18" s="69"/>
+      <c r="P18" s="67"/>
+      <c r="Q18" s="69"/>
+      <c r="R18" s="67"/>
+    </row>
+    <row r="19" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="45">
+        <v>5000</v>
+      </c>
+      <c r="C19" s="64">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D19" s="38">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E19" s="65"/>
+      <c r="F19" s="46">
+        <v>5070</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="48">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="66"/>
+      <c r="J19" s="63"/>
+      <c r="K19" s="66"/>
+      <c r="L19" s="63"/>
+      <c r="M19" s="66"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="66"/>
+      <c r="P19" s="63"/>
+      <c r="Q19" s="66"/>
+      <c r="R19" s="63"/>
+    </row>
+    <row r="20" spans="1:19" ht="18" x14ac:dyDescent="0.3">
+      <c r="A20" s="70" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="49">
+        <v>20000</v>
+      </c>
+      <c r="C20" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D20" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E20" s="68"/>
+      <c r="F20" s="46">
+        <v>5080</v>
+      </c>
+      <c r="G20" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="44">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="69"/>
+      <c r="J20" s="67"/>
+      <c r="K20" s="69"/>
+      <c r="L20" s="67"/>
+      <c r="M20" s="67"/>
+      <c r="N20" s="69"/>
+      <c r="O20" s="67"/>
+      <c r="P20" s="69"/>
+      <c r="Q20" s="67"/>
+      <c r="R20" s="67"/>
+    </row>
+    <row r="21" spans="1:19" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="71" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="45">
+        <v>14000</v>
+      </c>
+      <c r="C21" s="64">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D21" s="38">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E21" s="65"/>
+      <c r="F21" s="51">
+        <v>5090</v>
+      </c>
+      <c r="G21" s="50" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="48">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="66"/>
+      <c r="J21" s="63"/>
+      <c r="K21" s="66"/>
+      <c r="L21" s="63"/>
+      <c r="M21" s="63"/>
+      <c r="N21" s="66"/>
+      <c r="O21" s="63"/>
+      <c r="P21" s="66"/>
+      <c r="Q21" s="63"/>
+      <c r="R21" s="63"/>
+    </row>
+    <row r="22" spans="1:19" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="49">
+        <v>20000</v>
+      </c>
+      <c r="C22" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D22" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E22" s="68"/>
+      <c r="F22" s="51">
+        <v>5100</v>
+      </c>
+      <c r="G22" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="J9" s="10" t="s">
-[...41 lines deleted...]
-      <c r="B10" s="49">
+      <c r="H22" s="44">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I22" s="69"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="69"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="67"/>
+      <c r="N22" s="69"/>
+      <c r="O22" s="67"/>
+      <c r="P22" s="69"/>
+      <c r="Q22" s="67"/>
+      <c r="R22" s="67"/>
+    </row>
+    <row r="23" spans="1:19" ht="18" x14ac:dyDescent="0.3">
+      <c r="A23" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" s="45">
+        <v>20000</v>
+      </c>
+      <c r="C23" s="64">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D23" s="38">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E23" s="65"/>
+      <c r="F23" s="46">
+        <v>5131</v>
+      </c>
+      <c r="G23" s="50" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="48">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I23" s="66"/>
+      <c r="J23" s="63"/>
+      <c r="K23" s="66"/>
+      <c r="L23" s="63"/>
+      <c r="M23" s="63"/>
+      <c r="N23" s="66"/>
+      <c r="O23" s="63"/>
+      <c r="P23" s="66"/>
+      <c r="Q23" s="63"/>
+      <c r="R23" s="63"/>
+    </row>
+    <row r="24" spans="1:19" ht="18" x14ac:dyDescent="0.3">
+      <c r="A24" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="49">
+        <v>30000</v>
+      </c>
+      <c r="C24" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D24" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E24" s="68"/>
+      <c r="F24" s="46">
+        <v>5132</v>
+      </c>
+      <c r="G24" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="44">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I24" s="69"/>
+      <c r="J24" s="67"/>
+      <c r="K24" s="69"/>
+      <c r="L24" s="67"/>
+      <c r="M24" s="67"/>
+      <c r="N24" s="69"/>
+      <c r="O24" s="67"/>
+      <c r="P24" s="69"/>
+      <c r="Q24" s="67"/>
+      <c r="R24" s="67"/>
+    </row>
+    <row r="25" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="52">
         <v>2000</v>
       </c>
-      <c r="C10" s="75">
-[...11 lines deleted...]
-      <c r="G10" s="59" t="s">
+      <c r="C25" s="64">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D25" s="38">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E25" s="65"/>
+      <c r="F25" s="46">
+        <v>5140</v>
+      </c>
+      <c r="G25" s="50" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="48">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I25" s="72"/>
+      <c r="J25" s="63"/>
+      <c r="K25" s="63"/>
+      <c r="L25" s="63"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="63"/>
+      <c r="O25" s="71"/>
+      <c r="P25" s="63"/>
+      <c r="Q25" s="71"/>
+      <c r="R25" s="71"/>
+    </row>
+    <row r="26" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="70" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="49">
+        <v>900</v>
+      </c>
+      <c r="C26" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D26" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E26" s="68"/>
+      <c r="F26" s="42">
+        <v>5210</v>
+      </c>
+      <c r="G26" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26" s="44">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I26" s="67"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="61"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="67"/>
+      <c r="N26" s="62"/>
+      <c r="O26" s="67"/>
+      <c r="P26" s="62"/>
+      <c r="Q26" s="67"/>
+      <c r="R26" s="67"/>
+    </row>
+    <row r="27" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="45">
+        <v>1700</v>
+      </c>
+      <c r="C27" s="64">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D27" s="38">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E27" s="65"/>
+      <c r="F27" s="46">
+        <v>5220</v>
+      </c>
+      <c r="G27" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="H27" s="48">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I27" s="66"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="66"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="66"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="66"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="66"/>
+      <c r="R27" s="63"/>
+    </row>
+    <row r="28" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="73" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="49">
+        <v>4900</v>
+      </c>
+      <c r="C28" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D28" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E28" s="68"/>
+      <c r="F28" s="46">
+        <v>5230</v>
+      </c>
+      <c r="G28" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="H10" s="60">
-[...93 lines deleted...]
-      <c r="H12" s="60">
+      <c r="H28" s="44">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I12" s="87"/>
-[...42 lines deleted...]
-      <c r="H13" s="64">
+      <c r="I28" s="69"/>
+      <c r="J28" s="67"/>
+      <c r="K28" s="69"/>
+      <c r="L28" s="67"/>
+      <c r="M28" s="69"/>
+      <c r="N28" s="67"/>
+      <c r="O28" s="69"/>
+      <c r="P28" s="67"/>
+      <c r="Q28" s="69"/>
+      <c r="R28" s="67"/>
+    </row>
+    <row r="29" spans="1:19" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="74" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="54"/>
+      <c r="C29" s="75">
+        <f t="shared" ref="C29" si="3">IF(SUM(J29:S29)=0,0,MEDIAN(J29:S29))</f>
+        <v>0</v>
+      </c>
+      <c r="D29" s="39"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="55">
+        <v>5200</v>
+      </c>
+      <c r="G29" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I13" s="83"/>
-[...39 lines deleted...]
-      <c r="G14" s="63" t="s">
+      <c r="I29" s="76"/>
+      <c r="J29" s="77"/>
+      <c r="K29" s="76"/>
+      <c r="L29" s="77"/>
+      <c r="M29" s="76"/>
+      <c r="N29" s="77"/>
+      <c r="O29" s="76"/>
+      <c r="P29" s="77"/>
+      <c r="Q29" s="76"/>
+      <c r="R29" s="77"/>
+    </row>
+    <row r="30" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="H30" s="41">
+        <f>SUM(H10:H29)</f>
+        <v>0</v>
+      </c>
+      <c r="S30" s="12"/>
+    </row>
+    <row r="31" spans="1:19" ht="163.19999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="92" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="94"/>
+      <c r="F31" s="95" t="s">
         <v>21</v>
       </c>
-      <c r="H14" s="60">
-[...1942 lines deleted...]
-      <c r="AC129" s="14"/>
+      <c r="G31" s="95"/>
+      <c r="H31" s="32"/>
+      <c r="J31" s="96" t="s">
+        <v>39</v>
+      </c>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="98"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8"/>
+      <c r="S31" s="12"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.3">
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="13"/>
+      <c r="J32" s="15"/>
+      <c r="K32" s="15"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="16"/>
+      <c r="O32" s="16"/>
+    </row>
+    <row r="33" spans="6:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F33" s="14"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="13"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
+      <c r="M33" s="16"/>
+      <c r="N33" s="16"/>
+      <c r="O33" s="16"/>
+    </row>
+    <row r="34" spans="6:15" x14ac:dyDescent="0.3">
+      <c r="F34" s="14"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="13"/>
+      <c r="J34" s="15"/>
+      <c r="K34" s="15"/>
+      <c r="M34" s="16"/>
+      <c r="N34" s="16"/>
+      <c r="O34" s="16"/>
+    </row>
+    <row r="35" spans="6:15" x14ac:dyDescent="0.3">
+      <c r="F35" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="J35" s="15"/>
+      <c r="K35" s="15"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="16"/>
+      <c r="O35" s="16"/>
+    </row>
+    <row r="36" spans="6:15" x14ac:dyDescent="0.3">
+      <c r="J36" s="15"/>
+      <c r="K36" s="15"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="16"/>
+      <c r="O36" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="jQtfVIkuVlJLRcY2K/qktxWYnYCCV/6ooFk36V4Vk2a6oLyZZ2Qs8prInmwsI9/8zKyZgenX31VnrdGpzGNgKw==" saltValue="8NIv7n3fIat0Wqng5OBvUQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="bnteJ/LAf1GdNkxaGWYGQTo03eUOtFnC0yxxHdk+lc3AoDU3WyvkpMwebz2fslVI0N+qqNmvMUTeIOCogKMypQ==" saltValue="sJYchb/xJjb6h8Bk0J8aYw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="J31:M31"/>
   </mergeCells>
   <conditionalFormatting sqref="D10:D29">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
       <formula>"K"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="2" operator="between">
       <formula>10</formula>
       <formula>20</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="3" operator="between">
       <formula>20</formula>
       <formula>30</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="4" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung!" error="In dieser Zelle ist keine Eingabe/Änderung möglich!" sqref="BK8:XFD9 E1:E9 T222:AQ1048576 AR8:BJ15 H1:S9 AR1:XFD7 T1:AQ29 F222:H1048576 F1:G29 N30:XFD221 J32:M221 J30:M30 E30:I221 A30:D30 A32:D221" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>0</formula1>
       <formula2>0</formula2>