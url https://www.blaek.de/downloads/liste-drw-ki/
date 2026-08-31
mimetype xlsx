--- v0 (2026-06-10)
+++ v1 (2026-08-31)
@@ -1,76 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/activeX/activeX5.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Aerztliche_Stelle\RoeV\Arbeitsordner f. alles einschl. Sitzung Rö.-Diagn\SITZUNG\Protokolle Aufnahmen\2026\f - DRW Tabellen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6A0B6826-3D76-4D3B-A2E5-80803ADCEEEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF0BE44A-5E80-4910-B0D1-D4AE5FD48AEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="796" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Allgemeine Angaben" sheetId="1" r:id="rId1"/>
+    <sheet name="Allgemeine Angaben" sheetId="8" r:id="rId1"/>
     <sheet name="pädiat. Röntgen" sheetId="6" r:id="rId2"/>
     <sheet name="pädiat. CT" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D21" i="7" l="1"/>
   <c r="C21" i="7"/>
   <c r="C20" i="7"/>
@@ -144,77 +131,62 @@
   <c r="D9" i="6"/>
   <c r="H27" i="6"/>
   <c r="H26" i="6"/>
   <c r="H25" i="6"/>
   <c r="H24" i="6"/>
   <c r="H23" i="6"/>
   <c r="H22" i="6"/>
   <c r="H21" i="6"/>
   <c r="H20" i="6"/>
   <c r="H19" i="6"/>
   <c r="H18" i="6"/>
   <c r="H17" i="6"/>
   <c r="H16" i="6"/>
   <c r="H15" i="6"/>
   <c r="H14" i="6"/>
   <c r="H13" i="6"/>
   <c r="H12" i="6"/>
   <c r="H11" i="6"/>
   <c r="H10" i="6"/>
   <c r="H28" i="6" l="1"/>
   <c r="I22" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="62">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="60">
   <si>
     <t>Betreibername:</t>
   </si>
   <si>
-    <t>Sofern Sie folgende Untersuchungen nicht durchführen, bitte ankreuzen:</t>
-[...7 lines deleted...]
-  <si>
     <t>Untersuchungsart</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Pädriatrische CT-Untersuchungen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Summe aller Werte:</t>
   </si>
   <si>
     <t>Pädiatrische Röntgenuntersuchung</t>
   </si>
   <si>
     <t>Betreibernummer:</t>
   </si>
   <si>
     <t>CTDIvol</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Bitte den CTDI Phantomdurchmesser </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>nur ändern</t>
     </r>
     <r>
@@ -1149,93 +1121,104 @@
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>nicht</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> durch, ersetzen Sie diese nicht durch eine andere Untersuchungsart, sondern lassen diese Zeile </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>leer.</t>
-    </r>
+      <t>leer</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">PLZ, Ort: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Straße: </t>
+  </si>
+  <si>
+    <t>Allgemeine Angaben</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
@@ -1319,145 +1302,146 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
-[...5 lines deleted...]
-      <b/>
       <i/>
       <u/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="43">
+  <borders count="48">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -1508,63 +1492,50 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1756,61 +1727,50 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...9 lines deleted...]
-        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -1943,448 +1903,527 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="167">
+  <cellXfs count="155">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="20" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="19" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="18" fillId="2" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="17" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="18" fillId="6" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="17" fillId="5" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="18" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="17" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="18" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="17" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="18" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="17" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="18" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="17" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="2"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="1" fillId="6" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-      <protection locked="0"/>
-[...62 lines deleted...]
-      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Prozent 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Prozent 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Standard 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="8">
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="9" tint="-0.24994659260841701"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF00B0F0"/>
       </font>
     </dxf>
@@ -2416,402 +2455,50 @@
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...350 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3056,5212 +2743,1704 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Tabelle1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{434621D0-0DB3-4B57-AD1E-4B9A507E6933}">
+  <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:BW102"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.33203125" defaultRowHeight="13.8" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.6640625" style="60" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="76" max="16384" width="11.33203125" style="60"/>
+    <col min="1" max="1" width="20.88671875" style="141" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="49" customWidth="1"/>
+    <col min="3" max="3" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" s="31" customFormat="1" ht="22.8" x14ac:dyDescent="0.4">
-[...376 lines deleted...]
-    <row r="15" spans="1:75" s="35" customFormat="1" ht="76.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="154" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1" s="154"/>
+    </row>
+    <row r="2" spans="1:7" s="148" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A2" s="150" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="149"/>
+    </row>
+    <row r="3" spans="1:7" s="148" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="150" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="149"/>
+    </row>
+    <row r="4" spans="1:7" s="148" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A4" s="150" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="149"/>
+    </row>
+    <row r="5" spans="1:7" s="148" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A5" s="150" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="149"/>
+    </row>
+    <row r="6" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="147"/>
+      <c r="B6" s="146"/>
+      <c r="C6" s="146"/>
+      <c r="D6" s="146"/>
+      <c r="E6" s="146"/>
+    </row>
+    <row r="7" spans="1:7" ht="339" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="151" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="152"/>
+      <c r="C7" s="152"/>
+      <c r="D7" s="152"/>
+      <c r="E7" s="153"/>
+      <c r="F7" s="145"/>
+      <c r="G7" s="144"/>
+    </row>
+    <row r="8" spans="1:7" ht="14.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="142"/>
+      <c r="C8" s="143"/>
+    </row>
+    <row r="9" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="142"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="142"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="142"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="142"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="142"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="142"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="142"/>
-      <c r="B15" s="142"/>
-[...52 lines deleted...]
-    <row r="102" spans="1:2" collapsed="1" x14ac:dyDescent="0.25"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="142"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A17" s="142"/>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A18" s="142"/>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A19" s="142"/>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A20" s="142"/>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A21" s="142"/>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A22" s="142"/>
+    </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="D3:D18"/>
-    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung!" error="In dieser Zelle ist keine Änderung möglich!" sqref="A1:A1048576 B8:B1048576 B1:B3 C1:C1048576 E1:XFD1048576 D1:D2 D19:D1048576" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung" error="In dieser Zeile ist keine_x000a_Änderung möglich!" sqref="A2:A5 C1:XFD1048576 A6:B1048576 A1:B1" xr:uid="{4CDEB898-3057-4F73-A5E1-6B2ECE5C0A35}">
       <formula1>0</formula1>
       <formula2>0</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-[...127 lines deleted...]
-  </controls>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Tabelle6">
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
-  <dimension ref="A1:ACC135"/>
+  <dimension ref="A1:BD135"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="E1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.5546875" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="30.77734375" customWidth="1"/>
     <col min="6" max="6" width="7.77734375" customWidth="1"/>
     <col min="7" max="7" width="70.77734375" customWidth="1"/>
     <col min="8" max="8" width="7.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="18" width="9.77734375" customWidth="1"/>
     <col min="19" max="19" width="5.77734375" customWidth="1"/>
-    <col min="20" max="45" width="11.109375" style="26"/>
-    <col min="46" max="56" width="11.5546875" style="26"/>
+    <col min="20" max="45" width="11.109375"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:757" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.4">
-      <c r="E1" s="33" t="s">
+    <row r="1" spans="1:56" ht="21" x14ac:dyDescent="0.4">
+      <c r="E1" s="25" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56" x14ac:dyDescent="0.3">
+      <c r="E2" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+    </row>
+    <row r="3" spans="1:56" x14ac:dyDescent="0.3">
+      <c r="F3" s="32"/>
+      <c r="I3" s="24"/>
+    </row>
+    <row r="4" spans="1:56" s="49" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E4" s="48" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:56" s="24" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="E5" s="50" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:56" s="24" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="E6" s="51" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:56" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="8" spans="1:56" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E8" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="G8" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="59"/>
+      <c r="I8" s="20">
+        <v>1</v>
+      </c>
+      <c r="J8" s="21">
+        <v>2</v>
+      </c>
+      <c r="K8" s="19">
+        <v>3</v>
+      </c>
+      <c r="L8" s="21">
+        <v>4</v>
+      </c>
+      <c r="M8" s="19">
+        <v>5</v>
+      </c>
+      <c r="N8" s="21">
+        <v>6</v>
+      </c>
+      <c r="O8" s="19">
+        <v>7</v>
+      </c>
+      <c r="P8" s="21">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="19">
         <v>9</v>
       </c>
-    </row>
-[...69 lines deleted...]
-      <c r="R8" s="27">
+      <c r="R8" s="21">
         <v>10</v>
       </c>
-      <c r="S8" s="68"/>
-[...11 lines deleted...]
-      <c r="D9" s="85" t="str">
+      <c r="S8" s="52"/>
+    </row>
+    <row r="9" spans="1:56" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="69" t="str">
         <f>"+/- DRW in %"</f>
         <v>+/- DRW in %</v>
       </c>
-      <c r="E9" s="74"/>
-[...2 lines deleted...]
-      <c r="H9" s="76" t="s">
+      <c r="E9" s="58"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="60" t="s">
+        <v>48</v>
+      </c>
+      <c r="I9" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="J9" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="K9" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="M9" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="N9" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="O9" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="P9" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q9" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="R9" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="S9" s="52"/>
+    </row>
+    <row r="10" spans="1:56" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="107" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="70">
+        <v>5</v>
+      </c>
+      <c r="C10" s="108">
+        <f>IF(SUM(I10:R10)=0,0,MEDIAN(I10:R10))</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="71">
+        <f>IF(COUNTA(I10:R10)=0,0,(C10/B10)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="117"/>
+      <c r="F10" s="54">
+        <v>6060</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" s="61">
+        <f>COUNTA(I10:R10)</f>
+        <v>0</v>
+      </c>
+      <c r="I10" s="122"/>
+      <c r="J10" s="123"/>
+      <c r="K10" s="122"/>
+      <c r="L10" s="123"/>
+      <c r="M10" s="122"/>
+      <c r="N10" s="123"/>
+      <c r="O10" s="122"/>
+      <c r="P10" s="123"/>
+      <c r="Q10" s="122"/>
+      <c r="R10" s="124"/>
+      <c r="S10" s="24"/>
+    </row>
+    <row r="11" spans="1:56" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="72">
+        <v>10</v>
+      </c>
+      <c r="C11" s="110">
+        <f t="shared" ref="C11:C27" si="0">IF(SUM(I11:R11)=0,0,MEDIAN(I11:R11))</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="73">
+        <f t="shared" ref="D11:D27" si="1">IF(COUNTA(I11:R11)=0,0,(C11/B11)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="118"/>
+      <c r="F11" s="6">
+        <v>6061</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="62">
+        <f t="shared" ref="H11:H27" si="2">COUNTA(I11:R11)</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="125"/>
+      <c r="J11" s="126"/>
+      <c r="K11" s="125"/>
+      <c r="L11" s="126"/>
+      <c r="M11" s="125"/>
+      <c r="N11" s="126"/>
+      <c r="O11" s="125"/>
+      <c r="P11" s="126"/>
+      <c r="Q11" s="125"/>
+      <c r="R11" s="126"/>
+      <c r="S11" s="24"/>
+    </row>
+    <row r="12" spans="1:56" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="74">
+        <v>18</v>
+      </c>
+      <c r="C12" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D12" s="71">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E12" s="119"/>
+      <c r="F12" s="6">
+        <v>6062</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="63">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I12" s="127"/>
+      <c r="J12" s="128"/>
+      <c r="K12" s="127"/>
+      <c r="L12" s="128"/>
+      <c r="M12" s="127"/>
+      <c r="N12" s="128"/>
+      <c r="O12" s="127"/>
+      <c r="P12" s="128"/>
+      <c r="Q12" s="127"/>
+      <c r="R12" s="128"/>
+      <c r="S12" s="24"/>
+    </row>
+    <row r="13" spans="1:56" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="72">
+        <v>30</v>
+      </c>
+      <c r="C13" s="110">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D13" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E13" s="118"/>
+      <c r="F13" s="6">
+        <v>6063</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="62">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I13" s="125"/>
+      <c r="J13" s="126"/>
+      <c r="K13" s="125"/>
+      <c r="L13" s="126"/>
+      <c r="M13" s="125"/>
+      <c r="N13" s="126"/>
+      <c r="O13" s="125"/>
+      <c r="P13" s="126"/>
+      <c r="Q13" s="125"/>
+      <c r="R13" s="126"/>
+      <c r="S13" s="24"/>
+    </row>
+    <row r="14" spans="1:56" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="74">
+        <v>0.3</v>
+      </c>
+      <c r="C14" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D14" s="71">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E14" s="119"/>
+      <c r="F14" s="6">
+        <v>6120</v>
+      </c>
+      <c r="G14" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="63">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="127"/>
+      <c r="J14" s="128"/>
+      <c r="K14" s="127"/>
+      <c r="L14" s="128"/>
+      <c r="M14" s="127"/>
+      <c r="N14" s="128"/>
+      <c r="O14" s="127"/>
+      <c r="P14" s="128"/>
+      <c r="Q14" s="127"/>
+      <c r="R14" s="128"/>
+      <c r="S14" s="24"/>
+    </row>
+    <row r="15" spans="1:56" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="72">
+        <v>0.5</v>
+      </c>
+      <c r="C15" s="110">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D15" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E15" s="118"/>
+      <c r="F15" s="6">
+        <v>6121</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="H15" s="62">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="125"/>
+      <c r="J15" s="126"/>
+      <c r="K15" s="125"/>
+      <c r="L15" s="126"/>
+      <c r="M15" s="125"/>
+      <c r="N15" s="126"/>
+      <c r="O15" s="125"/>
+      <c r="P15" s="126"/>
+      <c r="Q15" s="125"/>
+      <c r="R15" s="126"/>
+      <c r="S15" s="24"/>
+    </row>
+    <row r="16" spans="1:56" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="74">
+        <v>0.8</v>
+      </c>
+      <c r="C16" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D16" s="71">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E16" s="120"/>
+      <c r="F16" s="6">
+        <v>6122</v>
+      </c>
+      <c r="G16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" s="63">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="129"/>
+      <c r="J16" s="130"/>
+      <c r="K16" s="129"/>
+      <c r="L16" s="130"/>
+      <c r="M16" s="129"/>
+      <c r="N16" s="130"/>
+      <c r="O16" s="129"/>
+      <c r="P16" s="130"/>
+      <c r="Q16" s="129"/>
+      <c r="R16" s="130"/>
+      <c r="S16" s="24"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="72">
+        <v>1.5</v>
+      </c>
+      <c r="C17" s="110">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D17" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E17" s="118"/>
+      <c r="F17" s="6">
+        <v>6123</v>
+      </c>
+      <c r="G17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="H17" s="62">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I17" s="125"/>
+      <c r="J17" s="126"/>
+      <c r="K17" s="125"/>
+      <c r="L17" s="126"/>
+      <c r="M17" s="125"/>
+      <c r="N17" s="126"/>
+      <c r="O17" s="125"/>
+      <c r="P17" s="126"/>
+      <c r="Q17" s="125"/>
+      <c r="R17" s="126"/>
+      <c r="S17" s="24"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="74">
+        <v>2.5</v>
+      </c>
+      <c r="C18" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D18" s="71">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E18" s="120"/>
+      <c r="F18" s="6">
+        <v>6124</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="63">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I18" s="129"/>
+      <c r="J18" s="130"/>
+      <c r="K18" s="129"/>
+      <c r="L18" s="130"/>
+      <c r="M18" s="129"/>
+      <c r="N18" s="130"/>
+      <c r="O18" s="129"/>
+      <c r="P18" s="130"/>
+      <c r="Q18" s="129"/>
+      <c r="R18" s="130"/>
+      <c r="S18" s="24"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="72">
+        <v>4</v>
+      </c>
+      <c r="C19" s="110">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D19" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E19" s="118"/>
+      <c r="F19" s="6">
+        <v>6150</v>
+      </c>
+      <c r="G19" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="62">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="125"/>
+      <c r="J19" s="126"/>
+      <c r="K19" s="125"/>
+      <c r="L19" s="126"/>
+      <c r="M19" s="125"/>
+      <c r="N19" s="126"/>
+      <c r="O19" s="125"/>
+      <c r="P19" s="126"/>
+      <c r="Q19" s="125"/>
+      <c r="R19" s="126"/>
+      <c r="S19" s="24"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="74">
+        <v>1.5</v>
+      </c>
+      <c r="C20" s="114">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D20" s="75">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E20" s="120"/>
+      <c r="F20" s="6">
+        <v>6130</v>
+      </c>
+      <c r="G20" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="H20" s="63">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="129"/>
+      <c r="J20" s="130"/>
+      <c r="K20" s="129"/>
+      <c r="L20" s="130"/>
+      <c r="M20" s="129"/>
+      <c r="N20" s="130"/>
+      <c r="O20" s="129"/>
+      <c r="P20" s="130"/>
+      <c r="Q20" s="129"/>
+      <c r="R20" s="130"/>
+      <c r="S20" s="24"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="72">
+        <v>5</v>
+      </c>
+      <c r="C21" s="110">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D21" s="76">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E21" s="118"/>
+      <c r="F21" s="6">
+        <v>6131</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="H21" s="62">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="125"/>
+      <c r="J21" s="126"/>
+      <c r="K21" s="125"/>
+      <c r="L21" s="126"/>
+      <c r="M21" s="125"/>
+      <c r="N21" s="126"/>
+      <c r="O21" s="125"/>
+      <c r="P21" s="126"/>
+      <c r="Q21" s="125"/>
+      <c r="R21" s="126"/>
+      <c r="S21" s="24"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="74">
+        <v>7.5</v>
+      </c>
+      <c r="C22" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D22" s="75">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E22" s="120"/>
+      <c r="F22" s="6">
+        <v>6132</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H22" s="64">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I22" s="129"/>
+      <c r="J22" s="130"/>
+      <c r="K22" s="129"/>
+      <c r="L22" s="130"/>
+      <c r="M22" s="129"/>
+      <c r="N22" s="130"/>
+      <c r="O22" s="129"/>
+      <c r="P22" s="130"/>
+      <c r="Q22" s="129"/>
+      <c r="R22" s="130"/>
+      <c r="S22" s="24"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="72">
+        <v>16</v>
+      </c>
+      <c r="C23" s="110">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D23" s="76">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E23" s="118"/>
+      <c r="F23" s="6">
+        <v>6133</v>
+      </c>
+      <c r="G23" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="65">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I23" s="125"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="125"/>
+      <c r="L23" s="126"/>
+      <c r="M23" s="125"/>
+      <c r="N23" s="126"/>
+      <c r="O23" s="125"/>
+      <c r="P23" s="126"/>
+      <c r="Q23" s="125"/>
+      <c r="R23" s="126"/>
+      <c r="S23" s="24"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23"/>
+      <c r="AI23"/>
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23"/>
+      <c r="AM23"/>
+      <c r="AN23"/>
+      <c r="AO23"/>
+      <c r="AP23"/>
+      <c r="AQ23"/>
+      <c r="AR23"/>
+      <c r="AS23"/>
+      <c r="AT23"/>
+      <c r="AU23"/>
+      <c r="AV23"/>
+      <c r="AW23"/>
+      <c r="AX23"/>
+      <c r="AY23"/>
+      <c r="AZ23"/>
+      <c r="BA23"/>
+      <c r="BB23"/>
+      <c r="BC23"/>
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="74">
+        <v>30</v>
+      </c>
+      <c r="C24" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D24" s="75">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E24" s="120"/>
+      <c r="F24" s="6">
+        <v>6134</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="H24" s="64">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I24" s="129"/>
+      <c r="J24" s="130"/>
+      <c r="K24" s="129"/>
+      <c r="L24" s="130"/>
+      <c r="M24" s="129"/>
+      <c r="N24" s="130"/>
+      <c r="O24" s="129"/>
+      <c r="P24" s="130"/>
+      <c r="Q24" s="129"/>
+      <c r="R24" s="130"/>
+      <c r="S24" s="24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="72">
+        <v>12</v>
+      </c>
+      <c r="C25" s="110">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D25" s="76">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E25" s="118"/>
+      <c r="F25" s="6">
+        <v>6140</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H25" s="65">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I25" s="125"/>
+      <c r="J25" s="126"/>
+      <c r="K25" s="125"/>
+      <c r="L25" s="126"/>
+      <c r="M25" s="125"/>
+      <c r="N25" s="126"/>
+      <c r="O25" s="125"/>
+      <c r="P25" s="126"/>
+      <c r="Q25" s="125"/>
+      <c r="R25" s="126"/>
+      <c r="S25" s="24"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56" s="1" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" s="74">
+        <v>25</v>
+      </c>
+      <c r="C26" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D26" s="75">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E26" s="120"/>
+      <c r="F26" s="6">
+        <v>6141</v>
+      </c>
+      <c r="G26" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H26" s="64">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I26" s="129"/>
+      <c r="J26" s="130"/>
+      <c r="K26" s="129"/>
+      <c r="L26" s="130"/>
+      <c r="M26" s="129"/>
+      <c r="N26" s="130"/>
+      <c r="O26" s="129"/>
+      <c r="P26" s="130"/>
+      <c r="Q26" s="129"/>
+      <c r="R26" s="130"/>
+      <c r="S26" s="24"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56" s="1" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="115" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="77">
+        <v>50</v>
+      </c>
+      <c r="C27" s="116">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D27" s="78">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E27" s="121"/>
+      <c r="F27" s="53">
+        <v>6142</v>
+      </c>
+      <c r="G27" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H27" s="66">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I27" s="131"/>
+      <c r="J27" s="132"/>
+      <c r="K27" s="131"/>
+      <c r="L27" s="132"/>
+      <c r="M27" s="131"/>
+      <c r="N27" s="132"/>
+      <c r="O27" s="131"/>
+      <c r="P27" s="132"/>
+      <c r="Q27" s="131"/>
+      <c r="R27" s="132"/>
+      <c r="S27" s="24"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56" x14ac:dyDescent="0.3">
+      <c r="H28" s="27">
+        <f>SUM(H10:H27)</f>
+        <v>0</v>
+      </c>
+      <c r="S28" s="27"/>
+    </row>
+    <row r="29" spans="1:56" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="I29" s="30"/>
+      <c r="J29" s="30"/>
+      <c r="K29" s="30"/>
+      <c r="L29" s="30"/>
+      <c r="M29" s="30"/>
+      <c r="N29" s="30"/>
+      <c r="O29" s="30"/>
+    </row>
+    <row r="30" spans="1:56" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="106" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="98"/>
+      <c r="C30" s="98"/>
+      <c r="D30" s="99"/>
+      <c r="F30" s="28"/>
+      <c r="I30" s="97" t="s">
         <v>53</v>
       </c>
-      <c r="I9" s="51" t="s">
-[...4424 lines deleted...]
-    <row r="135" s="32" customFormat="1" x14ac:dyDescent="0.3"/>
+      <c r="J30" s="89"/>
+      <c r="K30" s="89"/>
+      <c r="L30" s="90"/>
+      <c r="M30" s="31"/>
+      <c r="N30" s="31"/>
+      <c r="O30" s="31"/>
+    </row>
+    <row r="31" spans="1:56" x14ac:dyDescent="0.3">
+      <c r="A31" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31" s="101"/>
+      <c r="C31" s="101"/>
+      <c r="D31" s="102"/>
+      <c r="F31" s="29"/>
+      <c r="I31" s="91" t="s">
+        <v>54</v>
+      </c>
+      <c r="J31" s="92"/>
+      <c r="K31" s="92"/>
+      <c r="L31" s="93"/>
+      <c r="M31" s="31"/>
+      <c r="N31" s="31"/>
+      <c r="O31" s="31"/>
+    </row>
+    <row r="32" spans="1:56" x14ac:dyDescent="0.3">
+      <c r="A32" s="100"/>
+      <c r="B32" s="101"/>
+      <c r="C32" s="101"/>
+      <c r="D32" s="102"/>
+      <c r="I32" s="91"/>
+      <c r="J32" s="92"/>
+      <c r="K32" s="92"/>
+      <c r="L32" s="93"/>
+      <c r="M32" s="31"/>
+      <c r="N32" s="31"/>
+      <c r="O32" s="31"/>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A33" s="100"/>
+      <c r="B33" s="101"/>
+      <c r="C33" s="101"/>
+      <c r="D33" s="102"/>
+      <c r="I33" s="91"/>
+      <c r="J33" s="92"/>
+      <c r="K33" s="92"/>
+      <c r="L33" s="93"/>
+      <c r="M33" s="31"/>
+      <c r="N33" s="31"/>
+      <c r="O33" s="31"/>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A34" s="100"/>
+      <c r="B34" s="101"/>
+      <c r="C34" s="101"/>
+      <c r="D34" s="102"/>
+      <c r="I34" s="91"/>
+      <c r="J34" s="92"/>
+      <c r="K34" s="92"/>
+      <c r="L34" s="93"/>
+      <c r="M34" s="31"/>
+      <c r="N34" s="31"/>
+      <c r="O34" s="31"/>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A35" s="100"/>
+      <c r="B35" s="101"/>
+      <c r="C35" s="101"/>
+      <c r="D35" s="102"/>
+      <c r="I35" s="91"/>
+      <c r="J35" s="92"/>
+      <c r="K35" s="92"/>
+      <c r="L35" s="93"/>
+      <c r="M35" s="31"/>
+      <c r="N35" s="31"/>
+      <c r="O35" s="31"/>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A36" s="100"/>
+      <c r="B36" s="101"/>
+      <c r="C36" s="101"/>
+      <c r="D36" s="102"/>
+      <c r="I36" s="91"/>
+      <c r="J36" s="92"/>
+      <c r="K36" s="92"/>
+      <c r="L36" s="93"/>
+      <c r="M36" s="31"/>
+      <c r="N36" s="31"/>
+      <c r="O36" s="31"/>
+    </row>
+    <row r="37" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="100"/>
+      <c r="B37" s="101"/>
+      <c r="C37" s="101"/>
+      <c r="D37" s="102"/>
+      <c r="I37" s="94"/>
+      <c r="J37" s="95"/>
+      <c r="K37" s="95"/>
+      <c r="L37" s="96"/>
+      <c r="M37" s="31"/>
+      <c r="N37" s="31"/>
+      <c r="O37" s="31"/>
+    </row>
+    <row r="38" spans="1:15" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="103"/>
+      <c r="B38" s="104"/>
+      <c r="C38" s="104"/>
+      <c r="D38" s="105"/>
+      <c r="I38" s="31"/>
+      <c r="J38" s="31"/>
+      <c r="K38" s="31"/>
+      <c r="L38" s="31"/>
+      <c r="M38" s="31"/>
+      <c r="N38" s="31"/>
+      <c r="O38" s="31"/>
+    </row>
+    <row r="49" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="50" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="51" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="52" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="53" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="54" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="55" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="56" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="57" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="58" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="59" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="60" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="61" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="62" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="63" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="64" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="65" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="66" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="67" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="68" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="69" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="70" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="71" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="72" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="73" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="74" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="75" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="76" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="77" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="78" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="79" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="80" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="81" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="82" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="83" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="84" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="85" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="86" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="87" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="88" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="89" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="90" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="91" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="92" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="93" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="94" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="95" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="96" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="97" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="98" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="99" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="100" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="101" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="102" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="103" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="104" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="105" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="106" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="107" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="108" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="109" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="110" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="111" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="112" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="113" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="114" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="115" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="116" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="117" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="118" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="119" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="120" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="121" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="122" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="123" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="124" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="125" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="126" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="127" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="128" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="129" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="130" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="131" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="132" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="133" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="134" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="135" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="qoeD2tEjj29VypS+ZXkpwFlAukm2MvzuNKPO8h+lQlLtHD9cKWU/yeTN0gFLAQ4V+1BIAXm7O1VMEUxCTbVAlg==" saltValue="Ls5Bg1+mSTn5RYGH/Av8xg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="D10:D27">
     <cfRule type="cellIs" dxfId="7" priority="1" operator="equal">
       <formula>"K"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="2" operator="between">
       <formula>10</formula>
       <formula>20</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="5" priority="3" operator="between">
       <formula>20</formula>
       <formula>30</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="4" priority="4" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="16">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung!" error="In dieser Zelle ist keine Eingabe/Änderung möglich!" sqref="E1:E9 CC28:XFD181 F1:H27 F182:H1048576 T1:CB1048576 I1:S9 CC1:XFD9 E28:H181 M28:S181 I28:L29 I38:L181" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>0</formula1>
       <formula2>0</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe Prüfen!" error="Bitte überprüfen Sie ihre Eingabe!_x000a_(Zahlenwert oder Einheit nicht korrekt)_x000a_DFP in cGy*cm² eingeben!" sqref="I26:R26" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>2.5</formula1>
@@ -8312,1024 +4491,878 @@
       <formula2>75</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe Prüfen!" error="Bitte überprüfen Sie ihre Eingabe!_x000a_(Zahlenwert oder Einheit nicht korrekt)_x000a_DFP in cGy*cm² eingeben!" sqref="I23:R23" xr:uid="{00000000-0002-0000-0100-00000E000000}">
       <formula1>1.6</formula1>
       <formula2>160</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe Prüfen!" error="Bitte überprüfen Sie ihre Eingabe!_x000a_(Zahlenwert oder Einheit nicht korrekt)_x000a_DFP in cGy*cm² eingeben!" sqref="I25:R25" xr:uid="{00000000-0002-0000-0100-00000F000000}">
       <formula1>1.2</formula1>
       <formula2>120</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe Prüfen! " error="Bitte überprüfen Sie ihre Eingabe!_x000a_(Zahlenwert oder Einheit nicht korrekt)_x000a_DFP in cGy*cm² eingeben!" sqref="I27:R27" xr:uid="{00000000-0002-0000-0100-000010000000}">
       <formula1>5</formula1>
       <formula2>500</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle7">
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:AT71"/>
+  <dimension ref="A1:AT33"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="E1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.5546875" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="30.77734375" customWidth="1"/>
     <col min="6" max="6" width="7.77734375" customWidth="1"/>
     <col min="7" max="7" width="51.44140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.77734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.77734375" customWidth="1"/>
     <col min="10" max="19" width="9.77734375" customWidth="1"/>
-    <col min="20" max="20" width="5.77734375" style="31" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="33" max="45" width="11.5546875" style="26"/>
+    <col min="20" max="20" width="5.77734375" style="24" customWidth="1"/>
+    <col min="21" max="32" width="11.44140625"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="26" customFormat="1" ht="21" x14ac:dyDescent="0.4">
-      <c r="E1" s="33" t="s">
+    <row r="1" spans="1:21" ht="21" x14ac:dyDescent="0.4">
+      <c r="E1" s="25" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21" s="24" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E2" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+    </row>
+    <row r="3" spans="1:21" s="24" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E3" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="P1" s="32"/>
-[...15 lines deleted...]
-      <c r="E3" s="50" t="s">
+    </row>
+    <row r="4" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+    </row>
+    <row r="5" spans="1:21" s="49" customFormat="1" ht="25.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E5" s="48" t="s">
         <v>12</v>
       </c>
-    </row>
-[...32 lines deleted...]
-    </row>
+      <c r="F5" s="56"/>
+    </row>
+    <row r="6" spans="1:21" s="24" customFormat="1" ht="16.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E6" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="57"/>
+    </row>
+    <row r="7" spans="1:21" s="24" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E7" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="57"/>
+    </row>
+    <row r="8" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="9" spans="1:21" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="83"/>
-[...9 lines deleted...]
-      <c r="G9" s="23" t="s">
+      <c r="A9" s="67"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="68"/>
+      <c r="D9" s="69"/>
+      <c r="E9" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="I9" s="79"/>
+      <c r="J9" s="19">
+        <v>1</v>
+      </c>
+      <c r="K9" s="21">
+        <v>2</v>
+      </c>
+      <c r="L9" s="19">
+        <v>3</v>
+      </c>
+      <c r="M9" s="21">
+        <v>4</v>
+      </c>
+      <c r="N9" s="19">
         <v>5</v>
       </c>
-      <c r="H9" s="52" t="s">
-[...18 lines deleted...]
-      <c r="O9" s="27">
+      <c r="O9" s="21">
         <v>6</v>
       </c>
-      <c r="P9" s="24">
+      <c r="P9" s="19">
         <v>7</v>
       </c>
-      <c r="Q9" s="27">
+      <c r="Q9" s="21">
         <v>8</v>
       </c>
-      <c r="R9" s="24">
+      <c r="R9" s="19">
         <v>9</v>
       </c>
-      <c r="S9" s="27">
+      <c r="S9" s="21">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:21" ht="27.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="83" t="s">
-[...8 lines deleted...]
-      <c r="D10" s="85" t="str">
+      <c r="A10" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" s="69" t="str">
         <f>"+/- DRW in %"</f>
         <v>+/- DRW in %</v>
       </c>
-      <c r="E10" s="63"/>
-[...5 lines deleted...]
-      <c r="I10" s="76" t="s">
+      <c r="E10" s="47"/>
+      <c r="F10" s="15"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="I10" s="60" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="K10" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="L10" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="M10" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="N10" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="O10" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="P10" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q10" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="R10" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="S10" s="39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="107" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="84">
+        <v>25</v>
+      </c>
+      <c r="C11" s="108">
+        <f>IF(SUM(J11:S11)=0,0,MEDIAN(J11:S11))</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="71">
+        <f>IF(COUNTA(J11:S11)=0,0,(C11/B11)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E11" s="133"/>
+      <c r="F11" s="12">
+        <v>7011</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="H11" s="42">
+        <v>16</v>
+      </c>
+      <c r="I11" s="80">
+        <f>COUNTA(J11:S11)</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="122"/>
+      <c r="K11" s="123"/>
+      <c r="L11" s="135"/>
+      <c r="M11" s="123"/>
+      <c r="N11" s="122"/>
+      <c r="O11" s="123"/>
+      <c r="P11" s="122"/>
+      <c r="Q11" s="123"/>
+      <c r="R11" s="122"/>
+      <c r="S11" s="124"/>
+      <c r="T11" s="46"/>
+      <c r="U11" s="1"/>
+    </row>
+    <row r="12" spans="1:21" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="85">
+        <v>35</v>
+      </c>
+      <c r="C12" s="110">
+        <f t="shared" ref="C12:C21" si="0">IF(SUM(J12:S12)=0,0,MEDIAN(J12:S12))</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="73">
+        <f t="shared" ref="D12:D21" si="1">IF(COUNTA(J12:S12)=0,0,(C12/B12)*100-100)</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="118"/>
+      <c r="F12" s="4">
+        <v>7012</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" s="43">
+        <v>16</v>
+      </c>
+      <c r="I12" s="81">
+        <f t="shared" ref="I12:I21" si="2">COUNTA(J12:S12)</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="125"/>
+      <c r="K12" s="126"/>
+      <c r="L12" s="136"/>
+      <c r="M12" s="126"/>
+      <c r="N12" s="125"/>
+      <c r="O12" s="126"/>
+      <c r="P12" s="125"/>
+      <c r="Q12" s="126"/>
+      <c r="R12" s="125"/>
+      <c r="S12" s="126"/>
+      <c r="T12" s="46"/>
+      <c r="U12" s="1"/>
+    </row>
+    <row r="13" spans="1:21" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="86">
+        <v>40</v>
+      </c>
+      <c r="C13" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D13" s="71">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E13" s="119"/>
+      <c r="F13" s="4">
+        <v>7013</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13" s="43">
+        <v>16</v>
+      </c>
+      <c r="I13" s="80">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J13" s="127"/>
+      <c r="K13" s="128"/>
+      <c r="L13" s="137"/>
+      <c r="M13" s="128"/>
+      <c r="N13" s="127"/>
+      <c r="O13" s="128"/>
+      <c r="P13" s="127"/>
+      <c r="Q13" s="128"/>
+      <c r="R13" s="127"/>
+      <c r="S13" s="128"/>
+      <c r="T13" s="46"/>
+      <c r="U13" s="1"/>
+    </row>
+    <row r="14" spans="1:21" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="85">
+        <v>45</v>
+      </c>
+      <c r="C14" s="110">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D14" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E14" s="118"/>
+      <c r="F14" s="4">
+        <v>7014</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="43">
+        <v>16</v>
+      </c>
+      <c r="I14" s="81">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="125"/>
+      <c r="K14" s="126"/>
+      <c r="L14" s="136"/>
+      <c r="M14" s="126"/>
+      <c r="N14" s="125"/>
+      <c r="O14" s="126"/>
+      <c r="P14" s="125"/>
+      <c r="Q14" s="126"/>
+      <c r="R14" s="125"/>
+      <c r="S14" s="126"/>
+      <c r="T14" s="46"/>
+      <c r="U14" s="1"/>
+    </row>
+    <row r="15" spans="1:21" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="86">
+        <v>1</v>
+      </c>
+      <c r="C15" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D15" s="71">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E15" s="119"/>
+      <c r="F15" s="2">
+        <v>7030</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15" s="43">
+        <v>32</v>
+      </c>
+      <c r="I15" s="80">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J15" s="127"/>
+      <c r="K15" s="128"/>
+      <c r="L15" s="137"/>
+      <c r="M15" s="128"/>
+      <c r="N15" s="127"/>
+      <c r="O15" s="128"/>
+      <c r="P15" s="127"/>
+      <c r="Q15" s="128"/>
+      <c r="R15" s="127"/>
+      <c r="S15" s="128"/>
+      <c r="T15" s="46"/>
+      <c r="U15" s="1"/>
+    </row>
+    <row r="16" spans="1:21" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="85">
+        <v>1.5</v>
+      </c>
+      <c r="C16" s="110">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D16" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E16" s="118"/>
+      <c r="F16" s="2">
+        <v>7031</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="H16" s="43">
+        <v>32</v>
+      </c>
+      <c r="I16" s="81">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J16" s="125"/>
+      <c r="K16" s="126"/>
+      <c r="L16" s="136"/>
+      <c r="M16" s="126"/>
+      <c r="N16" s="125"/>
+      <c r="O16" s="126"/>
+      <c r="P16" s="125"/>
+      <c r="Q16" s="126"/>
+      <c r="R16" s="125"/>
+      <c r="S16" s="126"/>
+      <c r="T16" s="46"/>
+      <c r="U16" s="1"/>
+    </row>
+    <row r="17" spans="1:46" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="86">
+        <v>2</v>
+      </c>
+      <c r="C17" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D17" s="71">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E17" s="119"/>
+      <c r="F17" s="2">
+        <v>7032</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H17" s="43">
+        <v>32</v>
+      </c>
+      <c r="I17" s="80">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J17" s="127"/>
+      <c r="K17" s="128"/>
+      <c r="L17" s="137"/>
+      <c r="M17" s="128"/>
+      <c r="N17" s="127"/>
+      <c r="O17" s="128"/>
+      <c r="P17" s="127"/>
+      <c r="Q17" s="128"/>
+      <c r="R17" s="127"/>
+      <c r="S17" s="128"/>
+      <c r="T17" s="46"/>
+      <c r="U17" s="1"/>
+    </row>
+    <row r="18" spans="1:46" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="85">
+        <v>3</v>
+      </c>
+      <c r="C18" s="110">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D18" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E18" s="118"/>
+      <c r="F18" s="4">
+        <v>7033</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" s="43">
+        <v>32</v>
+      </c>
+      <c r="I18" s="81">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J18" s="125"/>
+      <c r="K18" s="126"/>
+      <c r="L18" s="136"/>
+      <c r="M18" s="126"/>
+      <c r="N18" s="125"/>
+      <c r="O18" s="126"/>
+      <c r="P18" s="125"/>
+      <c r="Q18" s="126"/>
+      <c r="R18" s="125"/>
+      <c r="S18" s="126"/>
+      <c r="T18" s="46"/>
+      <c r="U18" s="1"/>
+    </row>
+    <row r="19" spans="1:46" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="111" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="86">
+        <v>5</v>
+      </c>
+      <c r="C19" s="108">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D19" s="71">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E19" s="119"/>
+      <c r="F19" s="4">
+        <v>7034</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H19" s="43">
+        <v>32</v>
+      </c>
+      <c r="I19" s="80">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J19" s="127"/>
+      <c r="K19" s="128"/>
+      <c r="L19" s="137"/>
+      <c r="M19" s="128"/>
+      <c r="N19" s="127"/>
+      <c r="O19" s="128"/>
+      <c r="P19" s="127"/>
+      <c r="Q19" s="128"/>
+      <c r="R19" s="127"/>
+      <c r="S19" s="128"/>
+      <c r="T19" s="46"/>
+      <c r="U19" s="1"/>
+    </row>
+    <row r="20" spans="1:46" s="1" customFormat="1" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A20" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="85">
+        <v>4</v>
+      </c>
+      <c r="C20" s="110">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D20" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E20" s="118"/>
+      <c r="F20" s="4">
+        <v>7043</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="H20" s="44">
+        <v>32</v>
+      </c>
+      <c r="I20" s="81">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J20" s="125"/>
+      <c r="K20" s="126"/>
+      <c r="L20" s="136"/>
+      <c r="M20" s="126"/>
+      <c r="N20" s="125"/>
+      <c r="O20" s="126"/>
+      <c r="P20" s="125"/>
+      <c r="Q20" s="126"/>
+      <c r="R20" s="125"/>
+      <c r="S20" s="126"/>
+      <c r="T20" s="46"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="112" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="87">
+        <v>7</v>
+      </c>
+      <c r="C21" s="113">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D21" s="88">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E21" s="134"/>
+      <c r="F21" s="5">
+        <v>7044</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="H21" s="45">
+        <v>32</v>
+      </c>
+      <c r="I21" s="82">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J21" s="138"/>
+      <c r="K21" s="139"/>
+      <c r="L21" s="140"/>
+      <c r="M21" s="139"/>
+      <c r="N21" s="138"/>
+      <c r="O21" s="139"/>
+      <c r="P21" s="138"/>
+      <c r="Q21" s="139"/>
+      <c r="R21" s="138"/>
+      <c r="S21" s="139"/>
+      <c r="T21" s="46"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+    </row>
+    <row r="22" spans="1:46" x14ac:dyDescent="0.3">
+      <c r="I22" s="83">
+        <f>SUM(I11:I21)</f>
+        <v>0</v>
+      </c>
+      <c r="T22" s="27"/>
+    </row>
+    <row r="23" spans="1:46" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="N23" s="24"/>
+      <c r="O23" s="24"/>
+      <c r="P23" s="24"/>
+    </row>
+    <row r="24" spans="1:46" x14ac:dyDescent="0.3">
+      <c r="A24" s="106" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="98"/>
+      <c r="C24" s="98"/>
+      <c r="D24" s="99"/>
+      <c r="F24" s="28"/>
+      <c r="J24" s="106" t="s">
         <v>53</v>
       </c>
-      <c r="J10" s="29" t="s">
-[...286 lines deleted...]
-      <c r="B17" s="102">
+      <c r="K24" s="89"/>
+      <c r="L24" s="89"/>
+      <c r="M24" s="98"/>
+      <c r="N24" s="90"/>
+      <c r="O24" s="35"/>
+      <c r="P24" s="35"/>
+    </row>
+    <row r="25" spans="1:46" x14ac:dyDescent="0.3">
+      <c r="A25" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="101"/>
+      <c r="C25" s="101"/>
+      <c r="D25" s="102"/>
+      <c r="F25" s="29"/>
+      <c r="J25" s="100" t="s">
+        <v>54</v>
+      </c>
+      <c r="K25" s="92"/>
+      <c r="L25" s="92"/>
+      <c r="M25" s="101"/>
+      <c r="N25" s="93"/>
+      <c r="O25" s="35"/>
+      <c r="P25" s="35"/>
+    </row>
+    <row r="26" spans="1:46" x14ac:dyDescent="0.3">
+      <c r="A26" s="100"/>
+      <c r="B26" s="101"/>
+      <c r="C26" s="101"/>
+      <c r="D26" s="102"/>
+      <c r="F26" s="29"/>
+      <c r="J26" s="100"/>
+      <c r="K26" s="92"/>
+      <c r="L26" s="92"/>
+      <c r="M26" s="101"/>
+      <c r="N26" s="93"/>
+      <c r="O26" s="35"/>
+      <c r="P26" s="35"/>
+    </row>
+    <row r="27" spans="1:46" x14ac:dyDescent="0.3">
+      <c r="A27" s="100"/>
+      <c r="B27" s="101"/>
+      <c r="C27" s="101"/>
+      <c r="D27" s="102"/>
+      <c r="F27" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="131">
-[...530 lines deleted...]
-      <c r="T71" s="31"/>
+      <c r="J27" s="100"/>
+      <c r="K27" s="92"/>
+      <c r="L27" s="92"/>
+      <c r="M27" s="101"/>
+      <c r="N27" s="93"/>
+      <c r="O27" s="35"/>
+      <c r="P27" s="35"/>
+    </row>
+    <row r="28" spans="1:46" x14ac:dyDescent="0.3">
+      <c r="A28" s="100"/>
+      <c r="B28" s="101"/>
+      <c r="C28" s="101"/>
+      <c r="D28" s="102"/>
+      <c r="J28" s="100"/>
+      <c r="K28" s="92"/>
+      <c r="L28" s="92"/>
+      <c r="M28" s="101"/>
+      <c r="N28" s="93"/>
+      <c r="O28" s="35"/>
+      <c r="P28" s="35"/>
+    </row>
+    <row r="29" spans="1:46" x14ac:dyDescent="0.3">
+      <c r="A29" s="100"/>
+      <c r="B29" s="101"/>
+      <c r="C29" s="101"/>
+      <c r="D29" s="102"/>
+      <c r="J29" s="100"/>
+      <c r="K29" s="92"/>
+      <c r="L29" s="92"/>
+      <c r="M29" s="101"/>
+      <c r="N29" s="93"/>
+      <c r="O29" s="35"/>
+      <c r="P29" s="35"/>
+    </row>
+    <row r="30" spans="1:46" x14ac:dyDescent="0.3">
+      <c r="A30" s="100"/>
+      <c r="B30" s="101"/>
+      <c r="C30" s="101"/>
+      <c r="D30" s="102"/>
+      <c r="J30" s="100"/>
+      <c r="K30" s="92"/>
+      <c r="L30" s="92"/>
+      <c r="M30" s="101"/>
+      <c r="N30" s="93"/>
+      <c r="O30" s="35"/>
+      <c r="P30" s="35"/>
+    </row>
+    <row r="31" spans="1:46" x14ac:dyDescent="0.3">
+      <c r="A31" s="100"/>
+      <c r="B31" s="101"/>
+      <c r="C31" s="101"/>
+      <c r="D31" s="102"/>
+      <c r="J31" s="100"/>
+      <c r="K31" s="92"/>
+      <c r="L31" s="92"/>
+      <c r="M31" s="101"/>
+      <c r="N31" s="93"/>
+      <c r="O31" s="35"/>
+      <c r="P31" s="35"/>
+    </row>
+    <row r="32" spans="1:46" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="100"/>
+      <c r="B32" s="101"/>
+      <c r="C32" s="101"/>
+      <c r="D32" s="102"/>
+      <c r="J32" s="103"/>
+      <c r="K32" s="95"/>
+      <c r="L32" s="95"/>
+      <c r="M32" s="104"/>
+      <c r="N32" s="96"/>
+      <c r="O32" s="35"/>
+      <c r="P32" s="35"/>
+    </row>
+    <row r="33" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="103"/>
+      <c r="B33" s="104"/>
+      <c r="C33" s="104"/>
+      <c r="D33" s="105"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="v5Ra6PiXye9z2Jdph5Hag672yjxfpf7DFFUaqwDkAzd0VzuGVkf4jfOM935HyGUsP59LAR4b0qDlop+AyvuBCg==" saltValue="1rsIx/8pvndr+bhw3hSgMg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="D11:D21">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
       <formula>"K"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="2" operator="between">
       <formula>10</formula>
       <formula>20</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="3" operator="between">
       <formula>20</formula>
       <formula>30</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="4" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="4">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung!" error="In dieser Zelle ist keine Eingabe/Änderung möglich!" sqref="F1:G1048576 U11:CT21 U191:CT1048576 E22:E190 E1:E10 H1:XFD10 H22:I190 O22:XFD190 J22:N23 J33:N190" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>0</formula1>
       <formula2>0</formula2>
     </dataValidation>
     <dataValidation type="textLength" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe Prüfen!" error="möchen Sie den Phantomdurchmesser wirklich ändern?" sqref="H11:I21" xr:uid="{00000000-0002-0000-0200-000001000000}">