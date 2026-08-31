--- v0 (2026-06-10)
+++ v1 (2026-08-31)
@@ -1,182 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/activeX/activeX4.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Aerztliche_Stelle\RoeV\Arbeitsordner f. alles einschl. Sitzung Rö.-Diagn\SITZUNG\Protokolle Aufnahmen\2026\f - DRW Tabellen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6D2B3DF-FCF7-41F0-BC32-1FA8C71576DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6DA46A81-70D4-4C65-8A9D-C5A25CAFA2CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="805" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Allgemeine Angaben" sheetId="1" r:id="rId1"/>
+    <sheet name="Allgemeine Angaben" sheetId="6" r:id="rId1"/>
     <sheet name="Mammographie" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C11" i="5" l="1"/>
   <c r="D11" i="5" s="1"/>
   <c r="C10" i="5"/>
   <c r="D10" i="5" s="1"/>
   <c r="H11" i="5" l="1"/>
   <c r="H10" i="5"/>
   <c r="D9" i="5"/>
   <c r="H12" i="5" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="29">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="27">
   <si>
     <t>Betreibername:</t>
   </si>
   <si>
-    <t>Straße:</t>
-[...4 lines deleted...]
-  <si>
     <t>Untersuchungsart</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Röntgen-Mammographie</t>
-  </si>
-[...1 lines deleted...]
-    <t>Summe aller Werte:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Mammographie </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(pro Ebene)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tomosynthese </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(pro Ebene)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">AGD
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>[mGy]</t>
     </r>
   </si>
   <si>
     <t>Betreibernummer:</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sofern Sie folgende Untersuchungen nicht durchführen, bitte ankreuzen:</t>
   </si>
   <si>
     <t>Gerätebezeichnung</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Eingabe in: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>AGD [mGy]</t>
     </r>
   </si>
   <si>
@@ -556,93 +530,104 @@
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>nicht</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> durch, ersetzen Sie diese nicht durch eine andere Untersuchungsart, sondern lassen diese Zeile </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>leer.</t>
-    </r>
+      <t>leer</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">PLZ, Ort: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Straße: </t>
+  </si>
+  <si>
+    <t>Allgemeine Angaben</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -711,190 +696,178 @@
       <i/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
-[...5 lines deleted...]
-      <b/>
       <i/>
       <u/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="18"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="37">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...11 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -936,61 +909,50 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...9 lines deleted...]
-        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -1179,563 +1141,381 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="16" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="17" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="28" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="26" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="28" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="26" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="1" fillId="6" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Prozent 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Prozent 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Standard 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="5" tint="-0.24994659260841701"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="4" tint="-0.24994659260841701"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-</file>
-[...271 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1980,2712 +1760,544 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Tabelle1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39B61CAA-C077-4130-8120-DA0CD0D9645B}">
+  <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:BW102"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.33203125" defaultRowHeight="13.8" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.6640625" style="18" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="76" max="16384" width="11.33203125" style="18"/>
+    <col min="1" max="1" width="20.88671875" style="69" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="49" customWidth="1"/>
+    <col min="3" max="3" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" s="17" customFormat="1" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="82"/>
+    </row>
+    <row r="2" spans="1:7" s="76" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A2" s="78" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="77"/>
+    </row>
+    <row r="3" spans="1:7" s="76" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="78" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="9"/>
-[...427 lines deleted...]
-    <row r="102" spans="1:2" collapsed="1" x14ac:dyDescent="0.25"/>
+      <c r="B3" s="77"/>
+    </row>
+    <row r="4" spans="1:7" s="76" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A4" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="77"/>
+    </row>
+    <row r="5" spans="1:7" s="76" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A5" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="77"/>
+    </row>
+    <row r="6" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="75"/>
+      <c r="B6" s="74"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+    </row>
+    <row r="7" spans="1:7" ht="339" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="80"/>
+      <c r="C7" s="80"/>
+      <c r="D7" s="80"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="72"/>
+    </row>
+    <row r="8" spans="1:7" ht="14.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="70"/>
+      <c r="C8" s="71"/>
+    </row>
+    <row r="9" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="70"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="70"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="70"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="70"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="70"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="70"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="70"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="70"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A17" s="70"/>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A18" s="70"/>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A19" s="70"/>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A20" s="70"/>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A21" s="70"/>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A22" s="70"/>
+    </row>
   </sheetData>
-  <dataConsolidate/>
   <mergeCells count="2">
-    <mergeCell ref="D3:D18"/>
-    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung!" error="In dieser Zelle ist keine Änderung möglich!" sqref="A1:A1048576 B8:B1048576 B1:B3 C1:C1048576 E1:XFD1048576 D1:D2 D19:D1048576" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung" error="In dieser Zeile ist keine_x000a_Änderung möglich!" sqref="A2:A5 C1:XFD1048576 A6:B1048576 A1:B1" xr:uid="{4CDEB898-3057-4F73-A5E1-6B2ECE5C0A35}">
       <formula1>0</formula1>
       <formula2>0</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-[...102 lines deleted...]
-  </controls>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Tabelle5">
     <tabColor theme="7" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:AF114"/>
+  <dimension ref="A1:S22"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="E1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.33203125" style="18" hidden="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="33" max="16384" width="11.33203125" style="18"/>
+    <col min="1" max="1" width="11.33203125" style="5" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="5" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8" style="5" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" style="5" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="30.77734375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="7.77734375" style="5" customWidth="1"/>
+    <col min="7" max="7" width="26.6640625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="18" width="6.77734375" style="5" customWidth="1"/>
+    <col min="19" max="19" width="5.77734375" style="5" customWidth="1"/>
+    <col min="20" max="16384" width="11.33203125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="17" customFormat="1" ht="21" x14ac:dyDescent="0.4">
-      <c r="E1" s="10" t="s">
+    <row r="1" spans="1:19" ht="21" x14ac:dyDescent="0.4">
+      <c r="E1" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="E2" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="F3" s="9"/>
+    </row>
+    <row r="4" spans="1:19" s="21" customFormat="1" ht="25.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E4" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="20"/>
+    </row>
+    <row r="5" spans="1:19" ht="16.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E5" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="23"/>
+    </row>
+    <row r="6" spans="1:19" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E6" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="23"/>
+    </row>
+    <row r="7" spans="1:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="8" spans="1:19" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="28"/>
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="33"/>
+      <c r="I8" s="15">
+        <v>1</v>
+      </c>
+      <c r="J8" s="4">
+        <v>2</v>
+      </c>
+      <c r="K8" s="4">
+        <v>3</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4</v>
+      </c>
+      <c r="M8" s="4">
+        <v>5</v>
+      </c>
+      <c r="N8" s="4">
+        <v>6</v>
+      </c>
+      <c r="O8" s="4">
         <v>7</v>
       </c>
-      <c r="S1" s="9"/>
-[...15 lines deleted...]
-      <c r="E2" s="11" t="s">
+      <c r="P8" s="4">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>9</v>
+      </c>
+      <c r="R8" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="12"/>
-[...36 lines deleted...]
-      <c r="E4" s="32" t="s">
+      <c r="B9" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="33"/>
-[...8 lines deleted...]
-      <c r="E6" s="37" t="s">
+      <c r="C9" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="36"/>
-[...73 lines deleted...]
-      <c r="D9" s="43" t="str">
+      <c r="D9" s="30" t="str">
         <f>"+/- DRW in %"</f>
         <v>+/- DRW in %</v>
       </c>
-      <c r="E9" s="39"/>
-[...40 lines deleted...]
-      <c r="B10" s="66">
+      <c r="E9" s="26"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="P9" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q9" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="R9" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="52">
         <v>2</v>
       </c>
-      <c r="C10" s="67">
+      <c r="C10" s="53">
         <f>IF(SUM(I10:R10)=0,0,MEDIAN(I10:R10))</f>
         <v>0</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="31">
         <f>IF(COUNTA(I10:R10)=0,0,(C10/B10)*100-100)</f>
         <v>0</v>
       </c>
-      <c r="E10" s="87"/>
-      <c r="F10" s="68">
+      <c r="E10" s="68"/>
+      <c r="F10" s="54">
         <v>3130</v>
       </c>
-      <c r="G10" s="69" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="70">
+      <c r="G10" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="H10" s="56">
         <f>COUNTA(I10:R10)</f>
         <v>0</v>
       </c>
-      <c r="I10" s="71"/>
-[...14 lines deleted...]
-      <c r="B11" s="75">
+      <c r="I10" s="57"/>
+      <c r="J10" s="58"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="58"/>
+      <c r="M10" s="58"/>
+      <c r="N10" s="58"/>
+      <c r="O10" s="58"/>
+      <c r="P10" s="58"/>
+      <c r="Q10" s="58"/>
+      <c r="R10" s="51"/>
+    </row>
+    <row r="11" spans="1:19" ht="15.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="60">
         <v>2.5</v>
       </c>
-      <c r="C11" s="76">
+      <c r="C11" s="61">
         <f>IF(SUM(I11:R11)=0,0,MEDIAN(I11:R11))</f>
         <v>0</v>
       </c>
-      <c r="D11" s="45">
+      <c r="D11" s="32">
         <f>IF(COUNTA(I11:R11)=0,0,(C11/B11)*100-100)</f>
         <v>0</v>
       </c>
-      <c r="E11" s="77"/>
-      <c r="F11" s="78">
+      <c r="E11" s="62"/>
+      <c r="F11" s="63">
         <v>3210</v>
       </c>
-      <c r="G11" s="79" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="80">
+      <c r="G11" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="H11" s="65">
         <f t="shared" ref="H11" si="0">COUNTA(I11:R11)</f>
         <v>0</v>
       </c>
-      <c r="I11" s="81"/>
-[...13 lines deleted...]
-      <c r="H12" s="48">
+      <c r="I11" s="66"/>
+      <c r="J11" s="67"/>
+      <c r="K11" s="67"/>
+      <c r="L11" s="67"/>
+      <c r="M11" s="67"/>
+      <c r="N11" s="67"/>
+      <c r="O11" s="67"/>
+      <c r="P11" s="67"/>
+      <c r="Q11" s="67"/>
+      <c r="R11" s="59"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="E12" s="27"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="25">
         <f>SUM(H10:H11)</f>
         <v>0</v>
       </c>
-      <c r="S12" s="38"/>
-[...1780 lines deleted...]
-      <c r="AF114" s="9"/>
+      <c r="S12" s="25"/>
+    </row>
+    <row r="13" spans="1:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="35"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="J14" s="42"/>
+      <c r="K14" s="42"/>
+      <c r="L14" s="42"/>
+      <c r="M14" s="42"/>
+      <c r="N14" s="43"/>
+    </row>
+    <row r="15" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="36"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="45"/>
+      <c r="N15" s="46"/>
+    </row>
+    <row r="16" spans="1:19" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="38"/>
+      <c r="D16" s="36"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="44"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="45"/>
+      <c r="N16" s="46"/>
+    </row>
+    <row r="17" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="38"/>
+      <c r="D17" s="36"/>
+      <c r="F17" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="I17" s="44"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="46"/>
+    </row>
+    <row r="18" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="38"/>
+      <c r="D18" s="36"/>
+      <c r="F18" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="I18" s="44"/>
+      <c r="J18" s="45"/>
+      <c r="K18" s="45"/>
+      <c r="L18" s="45"/>
+      <c r="M18" s="45"/>
+      <c r="N18" s="46"/>
+    </row>
+    <row r="19" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="38"/>
+      <c r="D19" s="36"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="45"/>
+      <c r="K19" s="45"/>
+      <c r="L19" s="45"/>
+      <c r="M19" s="45"/>
+      <c r="N19" s="46"/>
+    </row>
+    <row r="20" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="38"/>
+      <c r="D20" s="36"/>
+      <c r="I20" s="44"/>
+      <c r="J20" s="45"/>
+      <c r="K20" s="45"/>
+      <c r="L20" s="45"/>
+      <c r="M20" s="45"/>
+      <c r="N20" s="46"/>
+    </row>
+    <row r="21" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="38"/>
+      <c r="D21" s="36"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="46"/>
+    </row>
+    <row r="22" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="39"/>
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="37"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="48"/>
+      <c r="K22" s="48"/>
+      <c r="L22" s="48"/>
+      <c r="M22" s="48"/>
+      <c r="N22" s="49"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="8a96Zqr9kd+9COhi5TQcEqQNxg8wZdhXOMSnHBq1EPnNNybcxiPw7wlsRjba3HlGBpdJR/YJtG4tDoXxB15uRw==" saltValue="UJ7Lo/AWbIr+kyWmy1VC9w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="D10:D11">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
       <formula>"K"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="2" operator="between">
       <formula>10</formula>
       <formula>20</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="3" operator="between">
       <formula>20</formula>
       <formula>30</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="4" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Achtung!" error="In dieser Zelle ist keine Eingabe/Änderung möglich!" sqref="T10:AY11 I1:XFD7 A8:XFD9 T355:AY1048576 F10:H1048576 S355:S1048576 E1:E7 S10:S11 E12:E354 F1:H7 O12:XFD354 I12:N13 I23:N354" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>0</formula1>
       <formula2>0</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Eingabe Prüfen!" error="Bitte überprüfen Sie ihre Eingabe!_x000a_(Zahlenwert oder Einheit nicht korrekt)_x000a_AGD in mGy eingeben!" sqref="I10:R10" xr:uid="{00000000-0002-0000-0100-000001000000}">